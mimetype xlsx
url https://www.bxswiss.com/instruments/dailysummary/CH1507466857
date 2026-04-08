--- v4 (2026-03-19)
+++ v5 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe9e5c1ed9e440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c095eba279e4c89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re85b4bdb057c4280"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R773226dca6b64a0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff524af0e18640a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re85b4bdb057c4280" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf8f4f0346514a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R773226dca6b64a0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,638</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,666</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...86 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,698</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,647</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,570</x:t>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>