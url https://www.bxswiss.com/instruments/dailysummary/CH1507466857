--- v5 (2026-04-08)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c095eba279e4c89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b7dfcc40af4735" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R773226dca6b64a0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07064615b7014859"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf8f4f0346514a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R773226dca6b64a0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fcd1ef9208e4e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07064615b7014859" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,647</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>0,216</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>