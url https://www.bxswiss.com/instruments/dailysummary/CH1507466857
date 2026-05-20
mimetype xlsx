--- v6 (2026-04-28)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b7dfcc40af4735" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d2cd389add4906" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07064615b7014859"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ae40caa7c13401d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fcd1ef9208e4e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07064615b7014859" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re625a881de024dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ae40caa7c13401d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,772</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>0,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>