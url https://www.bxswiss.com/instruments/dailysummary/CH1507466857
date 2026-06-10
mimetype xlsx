--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d2cd389add4906" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R776714171df24cba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ae40caa7c13401d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88ea2c041a944741"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re625a881de024dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ae40caa7c13401d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3308910d38b440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88ea2c041a944741" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,738</x:t>
-[...26 lines deleted...]
-          <x:t>0,825</x:t>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,749</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>1,672</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>