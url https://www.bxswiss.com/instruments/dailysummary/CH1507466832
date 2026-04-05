--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14259c351867446b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d4f4c74aaf744a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7b45281473f4ee7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R723e192859f0447e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f189855cf2f43f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7b45281473f4ee7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27d8d8e120d0444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R723e192859f0447e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>