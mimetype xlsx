--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d4f4c74aaf744a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb59c9e51f323449e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R723e192859f0447e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3862ab250cf4a12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27d8d8e120d0444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R723e192859f0447e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9bf4ea7324e47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3862ab250cf4a12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,190</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,159</x:t>
-[...16 lines deleted...]
-          <x:t>0,174</x:t>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>0,201</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>