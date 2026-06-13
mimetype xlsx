--- v4 (2026-05-15)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb59c9e51f323449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22e806ac0ef143f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3862ab250cf4a12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb255fdbb0b4b418f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9bf4ea7324e47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3862ab250cf4a12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R260ff2804ee04c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb255fdbb0b4b418f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,168</x:t>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,164</x:t>
-[...6 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,161</x:t>
-        </x:is>
-[...553 lines deleted...]
-          <x:t>0,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>