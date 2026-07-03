--- v5 (2026-06-13)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22e806ac0ef143f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c235447f67f424e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb255fdbb0b4b418f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c47885531924046"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R260ff2804ee04c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb255fdbb0b4b418f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6500f5b3888e48c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c47885531924046" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,120</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,118</x:t>
+          <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,152</x:t>
-[...16 lines deleted...]
-          <x:t>14.05.2026</x:t>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,152</x:t>
-[...75 lines deleted...]
-          <x:t>0,154</x:t>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,149</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>0,185</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,138</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>0,132</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,128</x:t>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>0,161</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>