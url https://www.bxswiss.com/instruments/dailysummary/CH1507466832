--- v6 (2026-07-03)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c235447f67f424e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9912050ef495489e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c47885531924046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb3519dd56f417d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6500f5b3888e48c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c47885531924046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4109a588feb94677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb3519dd56f417d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>02.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,115</x:t>
-[...80 lines deleted...]
-          <x:t>0,160</x:t>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,149</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,152</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>09.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,128</x:t>
-[...16 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>17.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,143</x:t>
-[...306 lines deleted...]
-          <x:t>0,219</x:t>
+          <x:t>0,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>