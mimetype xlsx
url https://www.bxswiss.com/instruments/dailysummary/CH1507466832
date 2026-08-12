--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9912050ef495489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f1128dd99694ed6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb3519dd56f417d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4c8176125b14d8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4109a588feb94677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb3519dd56f417d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c03eef097134d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4c8176125b14d8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,108</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...516 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>