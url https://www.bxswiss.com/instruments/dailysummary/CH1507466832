--- v8 (2026-08-12)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f1128dd99694ed6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93cd3648572f4a86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4c8176125b14d8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec7450b924c940c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c03eef097134d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4c8176125b14d8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aa18c7616534a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec7450b924c940c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>0,133</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,125</x:t>
-[...26 lines deleted...]
-          <x:t>0,235</x:t>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,277</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,408</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,343</x:t>
-[...97 lines deleted...]
-          <x:t>0,310</x:t>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...161 lines deleted...]
-          <x:t>0,321</x:t>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>