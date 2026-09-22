--- v9 (2026-09-02)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93cd3648572f4a86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1312539de414cba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec7450b924c940c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ff5fb55f91443c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aa18c7616534a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec7450b924c940c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70061c92b6564c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ff5fb55f91443c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,300</x:t>
-[...26 lines deleted...]
-          <x:t>0,310</x:t>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,258</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>05.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,339</x:t>
-[...134 lines deleted...]
-          <x:t>0,353</x:t>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,321</x:t>
-[...377 lines deleted...]
-          <x:t>0,184</x:t>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>