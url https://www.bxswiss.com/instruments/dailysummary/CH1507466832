--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1312539de414cba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac42af6cd3ec413b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46ff5fb55f91443c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R738678dab0154d7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70061c92b6564c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46ff5fb55f91443c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce0a282369054094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R738678dab0154d7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,258</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,203</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,161</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>0,229</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,155</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>0,279</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>