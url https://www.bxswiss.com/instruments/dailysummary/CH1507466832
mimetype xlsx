--- v11 (2026-10-12)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac42af6cd3ec413b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra885c54d28af46aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R738678dab0154d7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d9606a5190c410a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce0a282369054094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R738678dab0154d7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree478d2e78844a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d9606a5190c410a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,137</x:t>
-[...92 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...468 lines deleted...]
-          <x:t>0,171</x:t>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>