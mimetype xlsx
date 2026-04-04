--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24aae1f2dcc84458" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8146d4806994b42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9e56c4cbd2d49df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9df707ab92ec4ff9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra073a05d8cb242df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9e56c4cbd2d49df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f4d497681574411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9df707ab92ec4ff9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,746</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,704</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...327 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,620</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>