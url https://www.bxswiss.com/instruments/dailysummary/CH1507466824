--- v4 (2026-04-04)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8146d4806994b42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e05ca9d6ca94549" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9df707ab92ec4ff9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e59f59d54a64e4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f4d497681574411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9df707ab92ec4ff9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra265fa41b8d04be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e59f59d54a64e4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,281</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>19.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,288</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,242</x:t>
-[...269 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>0,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>