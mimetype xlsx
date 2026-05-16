--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e05ca9d6ca94549" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1141d1e0fd8f4785" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e59f59d54a64e4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra073f74d217e42d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra265fa41b8d04be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e59f59d54a64e4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raec2c5b18a5149a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra073f74d217e42d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,274</x:t>
-[...26 lines deleted...]
-          <x:t>0,283</x:t>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,277</x:t>
-[...362 lines deleted...]
-          <x:t>0,220</x:t>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,206</x:t>
-[...139 lines deleted...]
-          <x:t>0,246</x:t>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>