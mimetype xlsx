--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1141d1e0fd8f4785" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R216493827c85429c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra073f74d217e42d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b739e55270e42f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raec2c5b18a5149a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra073f74d217e42d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62232a0e8a114094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b739e55270e42f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,257</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,242</x:t>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,247</x:t>
-        </x:is>
-[...592 lines deleted...]
-          <x:t>0,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>