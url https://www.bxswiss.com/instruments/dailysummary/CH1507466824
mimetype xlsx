--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R216493827c85429c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd227c19036e94da5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b739e55270e42f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc209ba015c2454e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62232a0e8a114094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b739e55270e42f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5edb8cc8a194fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc209ba015c2454e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,236</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,223</x:t>
-[...11 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>0,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...4 lines deleted...]
-          <x:t>0,226</x:t>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,254</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,249</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,216</x:t>
-[...495 lines deleted...]
-          <x:t>0,247</x:t>
+          <x:t>0,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>