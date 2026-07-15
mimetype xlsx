--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd227c19036e94da5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0da27074fbf491f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc209ba015c2454e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4159cd794a414c14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5edb8cc8a194fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc209ba015c2454e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f12d9ed54d9437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4159cd794a414c14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,248</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,263</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,267</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>0,206</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,194</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,169</x:t>
-[...112 lines deleted...]
-          <x:t>0,257</x:t>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>