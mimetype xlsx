--- v9 (2026-07-15)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0da27074fbf491f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f2045539a3845f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4159cd794a414c14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd91cd5177dfd4cf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f12d9ed54d9437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4159cd794a414c14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3827104b097f4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd91cd5177dfd4cf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,266</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,271</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,238</x:t>
-[...6 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,242</x:t>
-[...576 lines deleted...]
-          <x:t>0,241</x:t>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>