--- v10 (2026-08-05)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f2045539a3845f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e8204258c2e4113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd91cd5177dfd4cf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44597c857a3e4ad5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3827104b097f4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd91cd5177dfd4cf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R651934887d1e4dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44597c857a3e4ad5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>