--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e8204258c2e4113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6767df850f264d48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44597c857a3e4ad5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35fd0c9efd84440a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R651934887d1e4dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44597c857a3e4ad5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fe50e4a49bb4a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35fd0c9efd84440a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,497</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>0,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,447</x:t>
-[...431 lines deleted...]
-          <x:t>0,635</x:t>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>