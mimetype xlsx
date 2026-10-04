--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6767df850f264d48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09a363fce84d4c67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35fd0c9efd84440a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re12b7cf14e6045e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fe50e4a49bb4a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35fd0c9efd84440a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96f0b836c8544436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re12b7cf14e6045e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,562</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,514</x:t>
-[...38 lines deleted...]
-          <x:t>0,404</x:t>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,398</x:t>
-[...11 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>0,588</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,477</x:t>
-[...97 lines deleted...]
-          <x:t>0,489</x:t>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,445</x:t>
-[...102 lines deleted...]
-          <x:t>0,296</x:t>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,319</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,279</x:t>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>