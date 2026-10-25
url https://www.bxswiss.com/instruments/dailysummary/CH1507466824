--- v13 (2026-10-04)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09a363fce84d4c67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc66eb50bbd74259" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re12b7cf14e6045e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcead4d018c04668"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96f0b836c8544436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re12b7cf14e6045e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf80661daffd84138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcead4d018c04668" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,489</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,445</x:t>
-[...70 lines deleted...]
-          <x:t>0,416</x:t>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,360</x:t>
-[...357 lines deleted...]
-          <x:t>28.09.2026</x:t>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,482</x:t>
-[...117 lines deleted...]
-          <x:t>0,240</x:t>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>