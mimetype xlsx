--- v2 (2026-02-21)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref44137816494111" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e022f2161840d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27d11e4700cd4924"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40c2f9e7cf7e4899"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c025b16445442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27d11e4700cd4924" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94384c7a4bc043f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40c2f9e7cf7e4899" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...80 lines deleted...]
-          <x:t>23.01.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,186</x:t>
-[...60 lines deleted...]
-          <x:t>29.01.2026</x:t>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
-[...441 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>