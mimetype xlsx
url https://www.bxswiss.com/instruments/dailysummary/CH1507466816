--- v3 (2026-04-04)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e022f2161840d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d20c8e3084c4efe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40c2f9e7cf7e4899"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re097e06e87014ea2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94384c7a4bc043f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40c2f9e7cf7e4899" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f5656bed5fc4881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re097e06e87014ea2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,031</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>19.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,027</x:t>
-[...4 lines deleted...]
-          <x:t>0,020</x:t>
+          <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,027</x:t>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,024</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,019</x:t>
-[...188 lines deleted...]
-          <x:t>0,027</x:t>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>