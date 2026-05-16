--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d20c8e3084c4efe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2d75fb2c99c41f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re097e06e87014ea2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radb2efe67d0343fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f5656bed5fc4881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re097e06e87014ea2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a85cb83c30c4643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radb2efe67d0343fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,017</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>13.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,016</x:t>
-[...31 lines deleted...]
-          <x:t>0,012</x:t>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>0,012</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,009</x:t>
-[...31 lines deleted...]
-          <x:t>0,011</x:t>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>