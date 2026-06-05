--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2d75fb2c99c41f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R239506d631284a6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radb2efe67d0343fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R725609c5900d4234"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a85cb83c30c4643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radb2efe67d0343fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0618bfb6facd400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R725609c5900d4234" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,015</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,013</x:t>
-[...16 lines deleted...]
-          <x:t>0,016</x:t>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>0,009</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>