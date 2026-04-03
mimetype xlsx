--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9346ca1a1a1b4f81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01a23f309aa54e86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f9993bc07cd493c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57155b71d7d44254"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9303ec5c3e784ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f9993bc07cd493c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45ed2f6554a048b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57155b71d7d44254" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,613</x:t>
-[...507 lines deleted...]
-          <x:t>0,636</x:t>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,612</x:t>
-[...58 lines deleted...]
-          <x:t>0,645</x:t>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>