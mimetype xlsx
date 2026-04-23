--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01a23f309aa54e86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a01279679774904" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57155b71d7d44254"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd1672c5a4ea4774"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45ed2f6554a048b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57155b71d7d44254" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23c96863f4a94802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd1672c5a4ea4774" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,592</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>0,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,533</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>0,683</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>