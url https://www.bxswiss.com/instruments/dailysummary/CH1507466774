--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a01279679774904" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a5247ff96aa4e9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd1672c5a4ea4774"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b1111bf197d4890"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23c96863f4a94802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd1672c5a4ea4774" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93c1d0e66ed94efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b1111bf197d4890" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>