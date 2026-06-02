--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a5247ff96aa4e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R496cd311d7a9402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b1111bf197d4890"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ea5867c8b034d1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93c1d0e66ed94efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b1111bf197d4890" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R221eeff380e84e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ea5867c8b034d1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,386</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,408</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,383</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,392</x:t>
-[...75 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,263</x:t>
-[...227 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>0,294</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>