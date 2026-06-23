--- v7 (2026-06-02)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R496cd311d7a9402c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad886f49907e4627" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ea5867c8b034d1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3476225344734c81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R221eeff380e84e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ea5867c8b034d1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b2a5b61c9af42f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3476225344734c81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,316</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,271</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>0,375</x:t>
-        </x:is>
-[...202 lines deleted...]
-          <x:t>0,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>