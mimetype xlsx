--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad886f49907e4627" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R995a3b236faa4f7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3476225344734c81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e0afcb636d645d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b2a5b61c9af42f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3476225344734c81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf383add02964c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e0afcb636d645d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,414</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,363</x:t>
-[...210 lines deleted...]
-          <x:t>0,285</x:t>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,334</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>0,372</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...16 lines deleted...]
-          <x:t>0,494</x:t>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,471</x:t>
-[...166 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>