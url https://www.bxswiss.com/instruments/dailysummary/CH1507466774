--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R995a3b236faa4f7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0943f9d83d5140cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e0afcb636d645d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8d1fb7f4105449f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf383add02964c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e0afcb636d645d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaa76c1a19394802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8d1fb7f4105449f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,365</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,494</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,471</x:t>
-[...286 lines deleted...]
-          <x:t>0,602</x:t>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,570</x:t>
-[...70 lines deleted...]
-          <x:t>0,603</x:t>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,764</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>08.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,619</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>0,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>