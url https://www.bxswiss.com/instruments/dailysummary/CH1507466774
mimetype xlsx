--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0943f9d83d5140cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc872daadb44a4e04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8d1fb7f4105449f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raccd708c33dd4900"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaa76c1a19394802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8d1fb7f4105449f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc856cf98f17f4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raccd708c33dd4900" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,667</x:t>
-[...21 lines deleted...]
-          <x:t>0,603</x:t>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,764</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,738</x:t>
-[...87 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,649</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,639</x:t>
-[...26 lines deleted...]
-          <x:t>0,623</x:t>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,540</x:t>
-[...188 lines deleted...]
-          <x:t>0,619</x:t>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>