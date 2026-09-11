--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc872daadb44a4e04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R440348725830491c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raccd708c33dd4900"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a132b1428464cb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc856cf98f17f4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raccd708c33dd4900" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfce5d09b3dd1410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a132b1428464cb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,639</x:t>
-[...26 lines deleted...]
-          <x:t>0,623</x:t>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,540</x:t>
-[...16 lines deleted...]
-          <x:t>0,658</x:t>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>0,503</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>0,515</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>