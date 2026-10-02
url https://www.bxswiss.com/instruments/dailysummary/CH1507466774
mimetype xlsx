--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R440348725830491c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce242a49089f43e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a132b1428464cb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33542d9c7edc4eb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfce5d09b3dd1410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a132b1428464cb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4497b961ee964ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33542d9c7edc4eb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,540</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,584</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...425 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>