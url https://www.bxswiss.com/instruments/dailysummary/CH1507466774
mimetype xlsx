--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce242a49089f43e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9deaf8a2b6e645b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33542d9c7edc4eb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb79ff89e569e452c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4497b961ee964ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33542d9c7edc4eb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57fc6ef956364d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb79ff89e569e452c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,093</x:t>
-[...97 lines deleted...]
-          <x:t>0,098</x:t>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,096</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>30.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,246</x:t>
-[...36 lines deleted...]
-          <x:t>0,135</x:t>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>