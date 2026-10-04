--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13618ab2d86c4682" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R798ef4f856b74a0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41638529e47c4f35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31e03beedbe41cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97a0b42da9334349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41638529e47c4f35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R548ef3be245742c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31e03beedbe41cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,517</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,509</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>1,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,551</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>