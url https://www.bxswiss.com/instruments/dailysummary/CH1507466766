--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R798ef4f856b74a0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra614bc37b452495a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31e03beedbe41cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb35d1d59974c4b1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R548ef3be245742c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31e03beedbe41cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdce4bfe8ffd4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb35d1d59974c4b1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>