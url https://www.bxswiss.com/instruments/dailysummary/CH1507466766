--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e72f651556947aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d261966eb6a4e22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd994266d3cb34bf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc670a109b94960"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R557cb38278d0472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd994266d3cb34bf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61e961cbef7a42d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc670a109b94960" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,075</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,063</x:t>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,174</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,221</x:t>
-[...480 lines deleted...]
-          <x:t>1,279</x:t>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,307</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>1,282</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>