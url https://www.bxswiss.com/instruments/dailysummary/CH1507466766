--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d261966eb6a4e22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1bfade1a3864e61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc670a109b94960"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc77cac6ead03406f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61e961cbef7a42d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc670a109b94960" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R636eab0dd8154695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc77cac6ead03406f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>1,279</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,307</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,332</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,232</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1,227</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>1,104</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,153</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>1,380</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>