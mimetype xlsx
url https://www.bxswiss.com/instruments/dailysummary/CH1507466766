--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1bfade1a3864e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re898e3700b8e49fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc77cac6ead03406f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbad0a9544cf4800"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R636eab0dd8154695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc77cac6ead03406f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f904fe6bd24a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbad0a9544cf4800" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,216</x:t>
-[...224 lines deleted...]
-        <x:is>
           <x:t>1,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,082</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>