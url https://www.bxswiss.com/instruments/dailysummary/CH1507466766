--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re898e3700b8e49fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4db60519fe9d4872" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbad0a9544cf4800"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b6470debb443bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f904fe6bd24a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbad0a9544cf4800" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R402de7e8b71e457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b6470debb443bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,153</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,022</x:t>
-[...92 lines deleted...]
-          <x:t>0,903</x:t>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,815</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>0,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,745</x:t>
-[...65 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,720</x:t>
-[...63 lines deleted...]
-          <x:t>0,837</x:t>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>