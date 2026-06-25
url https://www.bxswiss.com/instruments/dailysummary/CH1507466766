--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4db60519fe9d4872" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f67f62f9284ca6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b6470debb443bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re86463fe4126428d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R402de7e8b71e457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b6470debb443bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e3d07056b9d4e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re86463fe4126428d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,787</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,745</x:t>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,784</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>0,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,922</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,863</x:t>
-[...38 lines deleted...]
-          <x:t>0,940</x:t>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,029</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>1,024</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,910</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>0,782</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>