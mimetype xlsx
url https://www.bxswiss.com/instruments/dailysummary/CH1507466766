--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f67f62f9284ca6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3e5ecbd14f64f19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re86463fe4126428d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b318018c34f4c57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e3d07056b9d4e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re86463fe4126428d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R819ef438f49d4eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b318018c34f4c57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,024</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,910</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-          <x:t>0,968</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,875</x:t>
-[...92 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>0,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,980</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>