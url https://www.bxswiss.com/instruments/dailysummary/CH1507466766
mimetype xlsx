--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3e5ecbd14f64f19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ac941ce02344aec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b318018c34f4c57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa62ffb38f6341b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R819ef438f49d4eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b318018c34f4c57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fec5a3dd83d465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa62ffb38f6341b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,456</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...289 lines deleted...]
-          <x:t>1,138</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>