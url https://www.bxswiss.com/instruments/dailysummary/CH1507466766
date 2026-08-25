--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ac941ce02344aec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cd24b927f084b9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa62ffb38f6341b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f744c295d374f03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fec5a3dd83d465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa62ffb38f6341b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcef03e6dc0a040c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f744c295d374f03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,495</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,542</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>07.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,497</x:t>
-[...522 lines deleted...]
-          <x:t>1,290</x:t>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>