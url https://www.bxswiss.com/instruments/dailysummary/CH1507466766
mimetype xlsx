--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cd24b927f084b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13618ab2d86c4682" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f744c295d374f03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41638529e47c4f35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcef03e6dc0a040c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f744c295d374f03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97a0b42da9334349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41638529e47c4f35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>1,614</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>1,386</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>