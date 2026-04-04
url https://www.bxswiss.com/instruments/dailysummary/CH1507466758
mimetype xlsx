--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0750189c67a94342" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2503ceff224ebd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b1101bdfc640f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb52df876e6b14865"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b7e18bb19fd4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b1101bdfc640f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re82ef5e209f54cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb52df876e6b14865" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,209</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,256</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,204</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...53 lines deleted...]
-          <x:t>0,369</x:t>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,361</x:t>
-[...421 lines deleted...]
-          <x:t>0,358</x:t>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,278</x:t>
-[...33 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,269</x:t>
-[...36 lines deleted...]
-          <x:t>0,261</x:t>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>