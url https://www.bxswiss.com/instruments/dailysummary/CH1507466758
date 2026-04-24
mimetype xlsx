--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2503ceff224ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec37a5ce472c4195" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb52df876e6b14865"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36332b3e27684a35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re82ef5e209f54cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb52df876e6b14865" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3cb2b912e1245f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36332b3e27684a35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,269</x:t>
-[...53 lines deleted...]
-          <x:t>0,287</x:t>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,263</x:t>
-[...60 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,187</x:t>
+          <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,159</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,145</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,138</x:t>
-[...188 lines deleted...]
-          <x:t>0,249</x:t>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>