--- v4 (2026-04-24)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec37a5ce472c4195" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3235f231e6b9403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36332b3e27684a35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb8d30c6eb714aee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3cb2b912e1245f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36332b3e27684a35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra40f2b29bc7f4bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb8d30c6eb714aee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,041</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>