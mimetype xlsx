--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bf4124499c6439a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30215a040e694ee4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1d588f457db4c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R565aae8582874b60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf48bb1cb43f489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1d588f457db4c8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R561f47c5abe0451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R565aae8582874b60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,534</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>0,789</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,772</x:t>
-[...38 lines deleted...]
-          <x:t>0,655</x:t>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
-        </x:is>
-[...62 lines deleted...]
-          <x:t>0,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>