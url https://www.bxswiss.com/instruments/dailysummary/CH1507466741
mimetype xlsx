--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30215a040e694ee4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra291d54687884c29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R565aae8582874b60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd46c80ca4bd4fac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R561f47c5abe0451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R565aae8582874b60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re882e965d91041bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd46c80ca4bd4fac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,789</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,772</x:t>
-[...21 lines deleted...]
-          <x:t>0,662</x:t>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,687</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,631</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,641</x:t>
-[...91 lines deleted...]
-        <x:is>
           <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,679</x:t>
-[...70 lines deleted...]
-          <x:t>23.03.2026</x:t>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,446</x:t>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>0,705</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>