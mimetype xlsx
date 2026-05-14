--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra291d54687884c29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e753df2a5f044fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd46c80ca4bd4fac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbab3c7f03b3f4a5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re882e965d91041bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd46c80ca4bd4fac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref6f07024ec448e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbab3c7f03b3f4a5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,446</x:t>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...489 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>