--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e753df2a5f044fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d8b0245f0e48d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbab3c7f03b3f4a5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fe2fa089a6a4b46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref6f07024ec448e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbab3c7f03b3f4a5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a31e1c6ae94642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fe2fa089a6a4b46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>0,229</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,244</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,188</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,146</x:t>
-[...328 lines deleted...]
-          <x:t>0,176</x:t>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>