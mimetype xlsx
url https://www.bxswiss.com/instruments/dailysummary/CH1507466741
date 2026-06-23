--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d8b0245f0e48d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14646f28a4e74938" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fe2fa089a6a4b46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42d94620ee884cc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a31e1c6ae94642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fe2fa089a6a4b46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87ac35f504964d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42d94620ee884cc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Warrant Call auf Novartis AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1507466741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,176</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,147</x:t>
-[...485 lines deleted...]
-          <x:t>0,035</x:t>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>