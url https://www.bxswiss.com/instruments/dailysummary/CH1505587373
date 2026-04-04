--- v1 (2026-03-14)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded93888c3974bce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c89ff20d42a4286" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95e2af466e7e40a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f0c0b9475d419e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58b9d1e8be5b4ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95e2af466e7e40a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R430398bf27994f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f0c0b9475d419e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>