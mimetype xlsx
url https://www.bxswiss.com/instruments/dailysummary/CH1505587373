--- v2 (2026-04-04)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c89ff20d42a4286" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb551b83ee28f40a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f0c0b9475d419e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re774cea45c64471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R430398bf27994f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f0c0b9475d419e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b89156f18ac4d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re774cea45c64471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>97,070</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,660</x:t>
-[...87 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,670</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>95,760</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,710</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>