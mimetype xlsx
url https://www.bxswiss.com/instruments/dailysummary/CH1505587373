--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb551b83ee28f40a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d803520f8bf4f5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re774cea45c64471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6971fa82eb3247be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b89156f18ac4d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re774cea45c64471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75e179a4d46b43bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6971fa82eb3247be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>98,620</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,210</x:t>
-[...269 lines deleted...]
-          <x:t>99,900</x:t>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>