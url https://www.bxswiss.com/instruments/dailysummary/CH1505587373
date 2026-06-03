--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d803520f8bf4f5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65cad1b080974449" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6971fa82eb3247be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0158c33428bd4875"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75e179a4d46b43bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6971fa82eb3247be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b470365d1347a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0158c33428bd4875" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>99,370</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,370</x:t>
-[...362 lines deleted...]
-          <x:t>98,790</x:t>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,680</x:t>
-[...166 lines deleted...]
-          <x:t>97,490</x:t>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>