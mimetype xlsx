--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65cad1b080974449" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e25774d80894603" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0158c33428bd4875"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R531ab52eae134d4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b470365d1347a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0158c33428bd4875" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fd3b5ae6dce4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R531ab52eae134d4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,210</x:t>
-[...522 lines deleted...]
-          <x:t>98,180</x:t>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>