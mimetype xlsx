--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e25774d80894603" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc16c1e0fe9814d36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R531ab52eae134d4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dd7ea6eacef4fc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fd3b5ae6dce4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R531ab52eae134d4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red531f139297491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dd7ea6eacef4fc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>