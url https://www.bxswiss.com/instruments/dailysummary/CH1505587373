--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc16c1e0fe9814d36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e169e731544a9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dd7ea6eacef4fc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc7d5430f7e24618"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red531f139297491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dd7ea6eacef4fc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R364fb4eab30e4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc7d5430f7e24618" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>