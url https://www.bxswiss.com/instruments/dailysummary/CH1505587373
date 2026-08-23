--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e169e731544a9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbbfeef0717a4286" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc7d5430f7e24618"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf42ba3bc51b04cd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R364fb4eab30e4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc7d5430f7e24618" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9900ef6543e34fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf42ba3bc51b04cd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,485</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,485</x:t>
-[...566 lines deleted...]
-          <x:t>102,140</x:t>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>