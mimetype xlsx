--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbbfeef0717a4286" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40bdfb3b6bf94039" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf42ba3bc51b04cd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c8bfc0c55f7491f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9900ef6543e34fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf42ba3bc51b04cd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d65dd55563462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c8bfc0c55f7491f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>100,995</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,945</x:t>
-[...48 lines deleted...]
-          <x:t>101,025</x:t>
+          <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...86 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>101,095</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,965</x:t>
-[...58 lines deleted...]
-          <x:t>101,055</x:t>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>