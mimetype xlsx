--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac6a172722f4a82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda83f2bd5cef4ede" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eafa97e07fd48d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8142b6de194b45a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb45864f98e2e4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eafa97e07fd48d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66e6291bb34b47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8142b6de194b45a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>