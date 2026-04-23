--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda83f2bd5cef4ede" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc6612184df4ca4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8142b6de194b45a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcefccf2b46514f22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66e6291bb34b47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8142b6de194b45a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09b8cdc0c7db4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcefccf2b46514f22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>98,160</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>96,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>