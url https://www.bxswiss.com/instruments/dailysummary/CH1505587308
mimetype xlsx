--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc6612184df4ca4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f706fd670a4dcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcefccf2b46514f22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e38766f9fd643a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09b8cdc0c7db4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcefccf2b46514f22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0026a8d90274839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e38766f9fd643a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>98,990</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,800</x:t>
-[...242 lines deleted...]
-          <x:t>99,370</x:t>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>