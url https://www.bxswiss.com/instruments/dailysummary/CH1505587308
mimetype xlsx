--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f706fd670a4dcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe1cb6fd4d34869" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e38766f9fd643a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90058071092d4a65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0026a8d90274839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e38766f9fd643a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc14933423b584aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90058071092d4a65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>99,110</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>97,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>