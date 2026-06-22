--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe1cb6fd4d34869" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f7fe233d78f4ee7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90058071092d4a65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a169b9685b848af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc14933423b584aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90058071092d4a65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5067d3e9de74c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a169b9685b848af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,480</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,690</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...386 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,720</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>