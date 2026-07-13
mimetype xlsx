--- v6 (2026-06-22)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f7fe233d78f4ee7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2773a1437b7741a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a169b9685b848af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca0e2f141c854c65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5067d3e9de74c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a169b9685b848af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66f85631fc6345af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca0e2f141c854c65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>