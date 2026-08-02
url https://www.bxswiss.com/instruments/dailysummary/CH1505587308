--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2773a1437b7741a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87de9fbc6e59417e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca0e2f141c854c65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64857597f94843a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66f85631fc6345af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca0e2f141c854c65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba0fe144b88e4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64857597f94843a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,365</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>101,715</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>30.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,970</x:t>
-[...97 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,880</x:t>
-[...117 lines deleted...]
-          <x:t>101,940</x:t>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>