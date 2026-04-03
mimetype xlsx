--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9431d9c9a0f04fbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d4d704c5754496" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4acc0a294e7e4014"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c919d4e755e46bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87055f4f6ce74051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4acc0a294e7e4014" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf3d5b6c0df1471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c919d4e755e46bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Reverse Convertible on USA Rare Earth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,780</x:t>
-[...296 lines deleted...]
-          <x:t>93,610</x:t>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,650</x:t>
-[...215 lines deleted...]
-          <x:t>94,660</x:t>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>