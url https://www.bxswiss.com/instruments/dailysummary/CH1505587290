--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d4d704c5754496" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc529c9188b3d4403" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c919d4e755e46bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fcbdb186ab94824"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf3d5b6c0df1471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c919d4e755e46bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R862d626d8ec44f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fcbdb186ab94824" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Reverse Convertible on USA Rare Earth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>93,610</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,650</x:t>
-[...43 lines deleted...]
-          <x:t>94,790</x:t>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,990</x:t>
-[...97 lines deleted...]
-          <x:t>95,750</x:t>
+          <x:t>95,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,160</x:t>
-[...11 lines deleted...]
-          <x:t>95,110</x:t>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,290</x:t>
-[...409 lines deleted...]
-          <x:t>92,470</x:t>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>