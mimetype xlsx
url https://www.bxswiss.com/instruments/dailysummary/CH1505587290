--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc529c9188b3d4403" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22df8051593c44bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fcbdb186ab94824"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra02b8c5108654297"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R862d626d8ec44f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fcbdb186ab94824" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86ab6ec2b7a5476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra02b8c5108654297" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Reverse Convertible on USA Rare Earth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>