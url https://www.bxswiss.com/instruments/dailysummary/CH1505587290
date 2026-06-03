--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22df8051593c44bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7534dbdff79f4637" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra02b8c5108654297"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf29b68c70c7b427c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86ab6ec2b7a5476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra02b8c5108654297" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba9b28aba1834e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf29b68c70c7b427c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Reverse Convertible on USA Rare Earth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>95,640</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>27.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,850</x:t>
-[...306 lines deleted...]
-          <x:t>98,140</x:t>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>