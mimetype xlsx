--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7534dbdff79f4637" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7559fee00a7e45a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf29b68c70c7b427c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3af2815a6c94593"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba9b28aba1834e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf29b68c70c7b427c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref988f203202418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3af2815a6c94593" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Reverse Convertible on USA Rare Earth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>98,040</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,450</x:t>
-[...512 lines deleted...]
-          <x:t>99,110</x:t>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>