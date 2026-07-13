--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7559fee00a7e45a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R234108ef62ce4588" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3af2815a6c94593"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04ce8d20152946c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref988f203202418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3af2815a6c94593" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c9076afb8654109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04ce8d20152946c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Reverse Convertible on USA Rare Earth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>96,850</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,760</x:t>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>96,300</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,170</x:t>
-[...166 lines deleted...]
-          <x:t>98,880</x:t>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>