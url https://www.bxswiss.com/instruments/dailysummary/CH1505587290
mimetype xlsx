--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R234108ef62ce4588" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R886f088df4e4499e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04ce8d20152946c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bacf42f31e648ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c9076afb8654109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04ce8d20152946c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5385588c9c60408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bacf42f31e648ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Reverse Convertible on USA Rare Earth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>98,000</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>96,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,910</x:t>
-[...242 lines deleted...]
-          <x:t>95,710</x:t>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>