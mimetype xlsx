--- v8 (2026-08-02)
+++ v9 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R886f088df4e4499e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R399f47f8d1a94d12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bacf42f31e648ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9cd224c02774ac4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5385588c9c60408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bacf42f31e648ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a59d65e4f51440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9cd224c02774ac4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Reverse Convertible on USA Rare Earth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>96,950</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,870</x:t>
-[...112 lines deleted...]
-          <x:t>94,870</x:t>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>90,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>