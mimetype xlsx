--- v9 (2026-09-11)
+++ v10 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R399f47f8d1a94d12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b5ed062e5e54de1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9cd224c02774ac4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53cd9e3374804814"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a59d65e4f51440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9cd224c02774ac4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafdc65bcb2484473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53cd9e3374804814" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Reverse Convertible on USA Rare Earth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>90,530</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,500</x:t>
-[...625 lines deleted...]
-          <x:t>94,310</x:t>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>