--- v10 (2026-10-03)
+++ v11 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b5ed062e5e54de1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87c30a9469e748d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53cd9e3374804814"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92284e07a47d4eb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafdc65bcb2484473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53cd9e3374804814" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb83f06cb7b5445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92284e07a47d4eb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Reverse Convertible on USA Rare Earth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>94,930</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>93,960</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>16.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>92,720</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>