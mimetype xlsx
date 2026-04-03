--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2070df3b2464b78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R466b2d4ca53047fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15d2412423f748c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e7f0dbe399a4c84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78f31401d3624ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15d2412423f748c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd803d144b48a4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e7f0dbe399a4c84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Reverse Convertible on USA Rare Earth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...247 lines deleted...]
-          <x:t>87,790</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,530</x:t>
-[...382 lines deleted...]
-          <x:t>93,850</x:t>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>