--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R466b2d4ca53047fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3691d396d41e4618" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e7f0dbe399a4c84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f5a4af2bfe94c0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd803d144b48a4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e7f0dbe399a4c84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17f196fc2b3949d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f5a4af2bfe94c0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Reverse Convertible on USA Rare Earth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>93,600</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>95,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,380</x:t>
-[...119 lines deleted...]
-          <x:t>94,610</x:t>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,760</x:t>
-[...301 lines deleted...]
-          <x:t>91,330</x:t>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>