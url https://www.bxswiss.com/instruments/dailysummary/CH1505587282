--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3691d396d41e4618" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccd3f29940ea472a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f5a4af2bfe94c0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31fbb98ea77349c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17f196fc2b3949d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f5a4af2bfe94c0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3e88e097fd415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31fbb98ea77349c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Reverse Convertible on USA Rare Earth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>91,730</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,630</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>14.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,930</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>92,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,040</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>