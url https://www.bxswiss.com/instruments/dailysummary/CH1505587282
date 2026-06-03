--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccd3f29940ea472a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b14b832987b449f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31fbb98ea77349c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b3f66f1def048e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3e88e097fd415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31fbb98ea77349c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd239cc81b7f40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b3f66f1def048e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Reverse Convertible on USA Rare Earth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>95,180</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,240</x:t>
-[...355 lines deleted...]
-          <x:t>97,920</x:t>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>98,400</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>