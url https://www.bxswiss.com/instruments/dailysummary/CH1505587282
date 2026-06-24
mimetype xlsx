--- v5 (2026-06-03)
+++ v6 (2026-06-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b14b832987b449f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd576ad7b18d4ea5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b3f66f1def048e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cca6ac733144403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd239cc81b7f40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b3f66f1def048e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ab02cd443904671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cca6ac733144403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Reverse Convertible on USA Rare Earth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>98,740</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,290</x:t>
-[...6 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,850</x:t>
-[...31 lines deleted...]
-          <x:t>97,920</x:t>
+          <x:t>96,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>97,250</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,810</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>99,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>