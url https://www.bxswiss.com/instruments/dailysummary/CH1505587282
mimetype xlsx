--- v6 (2026-06-24)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd576ad7b18d4ea5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re95b6eb7f68f489d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cca6ac733144403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea638b13b8e14a1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ab02cd443904671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cca6ac733144403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5a136c0caf54fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea638b13b8e14a1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Reverse Convertible on USA Rare Earth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,620</x:t>
-[...85 lines deleted...]
-          <x:t>96,440</x:t>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>97,870</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>96,880</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>98,100</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,630</x:t>
-[...92 lines deleted...]
-          <x:t>93,650</x:t>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,460</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>97,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>