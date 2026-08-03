--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re95b6eb7f68f489d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd56bb655bb0b4248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea638b13b8e14a1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd15b7d41499f4be7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5a136c0caf54fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea638b13b8e14a1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27dd6e90b58e47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd15b7d41499f4be7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Reverse Convertible on USA Rare Earth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>97,680</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,640</x:t>
-[...129 lines deleted...]
-          <x:t>95,030</x:t>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>