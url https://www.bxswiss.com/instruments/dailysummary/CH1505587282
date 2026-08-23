--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd56bb655bb0b4248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f3f836d2ec4708" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd15b7d41499f4be7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03a385be1d1e4f05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27dd6e90b58e47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd15b7d41499f4be7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95e4781cfc94211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03a385be1d1e4f05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Reverse Convertible on USA Rare Earth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>96,580</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>89,780</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>