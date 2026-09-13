--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f3f836d2ec4708" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91d744c7f7154f35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03a385be1d1e4f05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab6bf4cc2124c1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95e4781cfc94211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03a385be1d1e4f05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec1dee5108e4f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab6bf4cc2124c1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Reverse Convertible on USA Rare Earth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>92,620</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,710</x:t>
-[...220 lines deleted...]
-          <x:t>95,920</x:t>
+          <x:t>93,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>