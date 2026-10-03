--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91d744c7f7154f35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344dc41f91ee4040" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab6bf4cc2124c1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c674f6b462449e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec1dee5108e4f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab6bf4cc2124c1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf71c6317de148f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c674f6b462449e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Reverse Convertible on USA Rare Earth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,310</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>96,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>96,490</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,080</x:t>
-[...350 lines deleted...]
-          <x:t>93,880</x:t>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>