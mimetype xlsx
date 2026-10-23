--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344dc41f91ee4040" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8248b3c5b5474bf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c674f6b462449e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb472e47d09604dc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf71c6317de148f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c674f6b462449e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0066ecbe318f4a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb472e47d09604dc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.60% p.a. Reverse Convertible on USA Rare Earth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>94,980</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,780</x:t>
-[...227 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,290</x:t>
-[...387 lines deleted...]
-          <x:t>92,110</x:t>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>