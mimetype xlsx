--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c6f3558c6cf4677" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfedd509983ce4345" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2de8bfe4d5f040c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bc54277b97c4e63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08d1c0882bf84ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2de8bfe4d5f040c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88f5be82d7334df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bc54277b97c4e63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Platinum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,200</x:t>
-[...630 lines deleted...]
-          <x:t>97,260</x:t>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>