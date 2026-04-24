--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfedd509983ce4345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c80b5f3102f475c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bc54277b97c4e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refb1c9f581044701"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88f5be82d7334df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bc54277b97c4e63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6851e68fa449418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refb1c9f581044701" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Platinum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>98,870</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,580</x:t>
-[...16 lines deleted...]
-          <x:t>98,140</x:t>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,990</x:t>
-[...107 lines deleted...]
-          <x:t>99,010</x:t>
+          <x:t>99,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...424 lines deleted...]
-          <x:t>96,670</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>