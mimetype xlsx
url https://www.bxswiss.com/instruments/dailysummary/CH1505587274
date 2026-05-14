--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c80b5f3102f475c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb04a825d4c5843e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refb1c9f581044701"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6af1efddf697455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6851e68fa449418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refb1c9f581044701" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcc9013ac1364eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6af1efddf697455f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Platinum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>98,660</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,540</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>98,260</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>98,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>101,155</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>