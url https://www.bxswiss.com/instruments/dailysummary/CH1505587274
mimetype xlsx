--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb04a825d4c5843e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race5772cc0424011" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6af1efddf697455f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb22475b31ab94919"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcc9013ac1364eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6af1efddf697455f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcfe2654b1aa4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb22475b31ab94919" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Platinum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,660</x:t>
-[...296 lines deleted...]
-          <x:t>100,030</x:t>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,790</x:t>
-[...6 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,630</x:t>
-[...4 lines deleted...]
-          <x:t>98,710</x:t>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,720</x:t>
-[...90 lines deleted...]
-          <x:t>100,430</x:t>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>