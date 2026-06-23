--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race5772cc0424011" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c43e6f7217344b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb22475b31ab94919"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d3ad8a2d5449fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcfe2654b1aa4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb22475b31ab94919" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68a5f3c21e4c42c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d3ad8a2d5449fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Platinum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,720</x:t>
-[...124 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,880</x:t>
-[...31 lines deleted...]
-          <x:t>98,100</x:t>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>98,210</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,050</x:t>
-[...65 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>98,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,550</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>98,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>99,310</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>