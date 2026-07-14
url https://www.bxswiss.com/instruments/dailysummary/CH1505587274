--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c43e6f7217344b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0bde5f0425942a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d3ad8a2d5449fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83dd1422bab2450e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68a5f3c21e4c42c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d3ad8a2d5449fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f2b51fdd8514130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83dd1422bab2450e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Platinum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,590</x:t>
-[...43 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>98,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,550</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>98,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>97,280</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,930</x:t>
-[...97 lines deleted...]
-          <x:t>98,020</x:t>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,090</x:t>
-[...53 lines deleted...]
-          <x:t>96,190</x:t>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>