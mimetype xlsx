--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0bde5f0425942a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf29b919b70e244e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83dd1422bab2450e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R689065afbe004686"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f2b51fdd8514130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83dd1422bab2450e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bc881e555de4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R689065afbe004686" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Platinum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>97,280</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,930</x:t>
-[...6 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,940</x:t>
-[...355 lines deleted...]
-          <x:t>93,950</x:t>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>96,560</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,800</x:t>
-[...161 lines deleted...]
-          <x:t>96,140</x:t>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>