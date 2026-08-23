--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf29b919b70e244e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d25dec857644d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R689065afbe004686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e348fcae17244ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bc881e555de4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R689065afbe004686" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d1d48cdd7a4820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e348fcae17244ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Platinum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>93,950</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>96,560</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,800</x:t>
-[...227 lines deleted...]
-          <x:t>97,490</x:t>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,790</x:t>
-[...124 lines deleted...]
-          <x:t>97,230</x:t>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,520</x:t>
-[...166 lines deleted...]
-          <x:t>98,070</x:t>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>