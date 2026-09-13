--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d25dec857644d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R882160805ba04108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e348fcae17244ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71d0a3ba77024cbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d1d48cdd7a4820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e348fcae17244ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafaf149f9b844132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71d0a3ba77024cbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Platinum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>97,660</x:t>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,100</x:t>
-[...16 lines deleted...]
-          <x:t>97,230</x:t>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,520</x:t>
-[...178 lines deleted...]
-          <x:t>98,200</x:t>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,060</x:t>
-[...48 lines deleted...]
-          <x:t>100,825</x:t>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,110</x:t>
-[...276 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,400</x:t>
-[...36 lines deleted...]
-          <x:t>99,920</x:t>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>