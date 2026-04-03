--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R018a03662b554c02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab7b450e8fe441b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e9eea20023c4795"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaa759ca2711432b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89c1f2ea30bc4f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e9eea20023c4795" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd3a4b6d2c9d45b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaa759ca2711432b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>