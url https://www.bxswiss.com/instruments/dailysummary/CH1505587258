--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab7b450e8fe441b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bfa7d316cb54203" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaa759ca2711432b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4959dcee022b4fe0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd3a4b6d2c9d45b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaa759ca2711432b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1273ef15287948d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4959dcee022b4fe0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,310</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,480</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>97,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,460</x:t>
-[...571 lines deleted...]
-          <x:t>98,220</x:t>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>