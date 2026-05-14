--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bfa7d316cb54203" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84b6881259224ff7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4959dcee022b4fe0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re31d3a772db74f39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1273ef15287948d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4959dcee022b4fe0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500c7b8207ae463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re31d3a772db74f39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>99,560</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,610</x:t>
-[...296 lines deleted...]
-          <x:t>100,905</x:t>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>