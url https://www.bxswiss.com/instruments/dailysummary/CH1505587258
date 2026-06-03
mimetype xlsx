--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84b6881259224ff7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08fb7b5bea5b44e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re31d3a772db74f39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd93574ce96514921"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500c7b8207ae463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re31d3a772db74f39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38a8305146484aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd93574ce96514921" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,630</x:t>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>98,810</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>