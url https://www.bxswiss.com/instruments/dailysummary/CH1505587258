--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08fb7b5bea5b44e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bcb74c3f6824a04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd93574ce96514921"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R394c73fe849c4015"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38a8305146484aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd93574ce96514921" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78150d7308c8451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R394c73fe849c4015" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,100</x:t>
-[...129 lines deleted...]
-          <x:t>99,010</x:t>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>99,810</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,780</x:t>
-[...16 lines deleted...]
-          <x:t>99,890</x:t>
+          <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>28.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,270</x:t>
-[...90 lines deleted...]
-          <x:t>99,440</x:t>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>