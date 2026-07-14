--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bcb74c3f6824a04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed179cbd12a4c77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R394c73fe849c4015"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23841374134f45b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78150d7308c8451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R394c73fe849c4015" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f5d0cc2d05e4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23841374134f45b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>