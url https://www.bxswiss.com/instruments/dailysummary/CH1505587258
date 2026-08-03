--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed179cbd12a4c77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3612abb4d640c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23841374134f45b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb90ae406d2fe49be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f5d0cc2d05e4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23841374134f45b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22127a0c64d14b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb90ae406d2fe49be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>101,315</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,215</x:t>
-[...485 lines deleted...]
-          <x:t>102,190</x:t>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>