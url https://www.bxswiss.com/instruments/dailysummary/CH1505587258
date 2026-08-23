--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3612abb4d640c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R425cafc601de44cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb90ae406d2fe49be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60fd531f542740f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22127a0c64d14b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb90ae406d2fe49be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cdd50f046f6468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60fd531f542740f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,581 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>102,350</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,260</x:t>
-[...26 lines deleted...]
-          <x:t>102,420</x:t>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,995</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>