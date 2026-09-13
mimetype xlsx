--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R425cafc601de44cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f0e308d1fcc4aa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60fd531f542740f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02ab64d4bd3f49c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cdd50f046f6468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60fd531f542740f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea3ffbc2fb54ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02ab64d4bd3f49c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Allianz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,505</x:t>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,475</x:t>
-[...65 lines deleted...]
-          <x:t>101,445</x:t>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,405</x:t>
-[...146 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,515</x:t>
-[...58 lines deleted...]
-          <x:t>101,625</x:t>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>