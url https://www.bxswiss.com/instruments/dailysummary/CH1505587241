--- v2 (2026-03-31)
+++ v3 (2026-04-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5069d48e16db4a4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d811920e8e4ced" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d9893198a2e47d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R142aa1cf47044ef2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9b2e03d43504e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d9893198a2e47d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75572db4675c49f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R142aa1cf47044ef2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>101,075</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>96,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>