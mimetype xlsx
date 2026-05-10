--- v3 (2026-04-20)
+++ v4 (2026-05-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d811920e8e4ced" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35871ae9d67a4ca3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R142aa1cf47044ef2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc11ec26f6eb84911"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75572db4675c49f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R142aa1cf47044ef2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03bb2454db364fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc11ec26f6eb84911" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>97,130</x:t>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,830</x:t>
-[...38 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,230</x:t>
-[...70 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,440</x:t>
-[...117 lines deleted...]
-          <x:t>100,100</x:t>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>