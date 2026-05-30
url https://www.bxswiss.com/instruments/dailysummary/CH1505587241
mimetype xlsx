--- v4 (2026-05-10)
+++ v5 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35871ae9d67a4ca3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R780d6bd49dfa4d0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc11ec26f6eb84911"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fcafd3109b34622"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03bb2454db364fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc11ec26f6eb84911" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R108e69d4b9204d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fcafd3109b34622" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>