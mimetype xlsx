--- v5 (2026-05-30)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R780d6bd49dfa4d0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R253a8535530044d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fcafd3109b34622"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R068ed3d65ebb45d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R108e69d4b9204d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fcafd3109b34622" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c6ecf98894745f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R068ed3d65ebb45d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>95,930</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...278 lines deleted...]
-          <x:t>98,930</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,830</x:t>
-[...43 lines deleted...]
-          <x:t>97,320</x:t>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,280</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>97,670</x:t>
-        </x:is>
-[...143 lines deleted...]
-          <x:t>99,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>