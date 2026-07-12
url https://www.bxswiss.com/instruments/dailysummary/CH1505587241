--- v6 (2026-06-22)
+++ v7 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R253a8535530044d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89bdfd2908e14ff7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R068ed3d65ebb45d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde573a663a7f4d8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c6ecf98894745f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R068ed3d65ebb45d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d7772f3fd8040be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde573a663a7f4d8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>97,080</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,670</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>28.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,270</x:t>
-[...291 lines deleted...]
-          <x:t>95,250</x:t>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>97,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>