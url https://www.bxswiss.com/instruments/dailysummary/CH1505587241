--- v7 (2026-07-12)
+++ v8 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89bdfd2908e14ff7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabca93dcf4b1413b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde573a663a7f4d8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b6090df2c164724"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d7772f3fd8040be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde573a663a7f4d8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e7cb8bdc8e42ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b6090df2c164724" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>96,060</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,090</x:t>
-[...38 lines deleted...]
-          <x:t>95,250</x:t>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>95,690</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>