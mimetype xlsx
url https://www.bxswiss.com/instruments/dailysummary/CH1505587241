--- v8 (2026-08-01)
+++ v9 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabca93dcf4b1413b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949e81a0c6f44532" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b6090df2c164724"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf5a160c6e1c460f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e7cb8bdc8e42ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b6090df2c164724" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96abcc7a4a8c4656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf5a160c6e1c460f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,262 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>95,300</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>94,870</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,440</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>