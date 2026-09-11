--- v9 (2026-08-21)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949e81a0c6f44532" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c18c56f3ec940d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf5a160c6e1c460f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b9072d601f944fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96abcc7a4a8c4656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf5a160c6e1c460f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc53b917ecd97456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b9072d601f944fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>100,510</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...289 lines deleted...]
-          <x:t>101,655</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>