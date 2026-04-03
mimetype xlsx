--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b5e11be2a646ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8edfd535a38d4f3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36e47092ca0746ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5d3e16f61c3443c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R699234245ed64a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36e47092ca0746ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77aaa4240e59484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5d3e16f61c3443c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,560</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,230</x:t>
-[...308 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,740</x:t>
-[...4 lines deleted...]
-          <x:t>100,200</x:t>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>101,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>