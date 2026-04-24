--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8edfd535a38d4f3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3f89ef98aa34a9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5d3e16f61c3443c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2784305ae87949b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77aaa4240e59484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5d3e16f61c3443c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra40603c7216d4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2784305ae87949b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>102,370</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,505</x:t>
-[...409 lines deleted...]
-          <x:t>101,605</x:t>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>