--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3f89ef98aa34a9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6df2bdd235214ee5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2784305ae87949b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5753769f8ce4836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra40603c7216d4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2784305ae87949b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R406bdb8c51234a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5753769f8ce4836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,210</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,520</x:t>
-[...21 lines deleted...]
-          <x:t>100,040</x:t>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,780</x:t>
-[...539 lines deleted...]
-          <x:t>103,915</x:t>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>