--- v4 (2026-05-14)
+++ v5 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6df2bdd235214ee5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree0f674e2b2b49d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5753769f8ce4836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8cb9a220d594b67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R406bdb8c51234a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5753769f8ce4836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd61e69063d384e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8cb9a220d594b67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...463 lines deleted...]
-          <x:t>100,460</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,890</x:t>
-[...107 lines deleted...]
-          <x:t>93,760</x:t>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>