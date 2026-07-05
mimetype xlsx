--- v5 (2026-06-15)
+++ v6 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree0f674e2b2b49d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51388cf07b084f87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8cb9a220d594b67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44a9485797674044"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd61e69063d384e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8cb9a220d594b67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R124d040522174a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44a9485797674044" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...141 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,210</x:t>
-        </x:is>
-[...391 lines deleted...]
-          <x:t>96,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>