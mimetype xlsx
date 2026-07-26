--- v6 (2026-07-05)
+++ v7 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51388cf07b084f87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8081fcaba9419d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44a9485797674044"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6567aab64a664d0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R124d040522174a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44a9485797674044" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racaed3dcc64a4f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6567aab64a664d0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>98,940</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>98,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,900</x:t>
-[...431 lines deleted...]
-          <x:t>97,210</x:t>
+          <x:t>97,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>