--- v7 (2026-07-26)
+++ v8 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8081fcaba9419d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7fa95135eaf44a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6567aab64a664d0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6020369b5ff048db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racaed3dcc64a4f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6567aab64a664d0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c6bcb8b4514d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6020369b5ff048db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>92,070</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,660</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...452 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,030</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>