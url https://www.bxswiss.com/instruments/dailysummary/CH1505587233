--- v8 (2026-08-15)
+++ v9 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7fa95135eaf44a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3938b90aecb4a9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6020369b5ff048db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cd96c59bc774e34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c6bcb8b4514d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6020369b5ff048db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cf8539ede114d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cd96c59bc774e34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>99,730</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,410</x:t>
-[...350 lines deleted...]
-          <x:t>100,785</x:t>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>