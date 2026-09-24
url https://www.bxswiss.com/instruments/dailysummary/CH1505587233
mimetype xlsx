--- v9 (2026-09-04)
+++ v10 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3938b90aecb4a9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54931c6237f14270" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cd96c59bc774e34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39dda554d4e64b75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cf8539ede114d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cd96c59bc774e34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R351e37f39e3143e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39dda554d4e64b75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>100,240</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,760</x:t>
-[...75 lines deleted...]
-          <x:t>99,800</x:t>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...382 lines deleted...]
-          <x:t>98,860</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,500</x:t>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>