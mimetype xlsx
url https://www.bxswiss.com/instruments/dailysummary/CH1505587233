--- v10 (2026-09-24)
+++ v11 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54931c6237f14270" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70199244475347ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39dda554d4e64b75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceb0865330064322"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R351e37f39e3143e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39dda554d4e64b75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc46f22bf65e0488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceb0865330064322" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>98,860</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,500</x:t>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>