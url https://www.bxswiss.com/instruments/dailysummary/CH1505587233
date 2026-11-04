--- v11 (2026-10-15)
+++ v12 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70199244475347ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd39fa9c9bf6d41a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceb0865330064322"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf37347ff6a354dcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc46f22bf65e0488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceb0865330064322" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R938bd00ea7a444ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf37347ff6a354dcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...328 lines deleted...]
-          <x:t>94,800</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,300</x:t>
-[...70 lines deleted...]
-          <x:t>93,440</x:t>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,050</x:t>
-[...193 lines deleted...]
-          <x:t>87,550</x:t>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>