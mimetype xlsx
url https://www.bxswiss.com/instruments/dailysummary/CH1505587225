--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f08d9c082c14ae5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c15747956564f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6b2f0f21e22402e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd48d37cd9ddf4495"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fda34bfcfd043b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6b2f0f21e22402e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4ea939fb4154394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd48d37cd9ddf4495" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>