--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c15747956564f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R018e01b1cb75499f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd48d37cd9ddf4495"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a6f4340baea4d32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4ea939fb4154394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd48d37cd9ddf4495" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf863f4cd2eea4c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a6f4340baea4d32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...382 lines deleted...]
-          <x:t>85,680</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,560</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>84,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>