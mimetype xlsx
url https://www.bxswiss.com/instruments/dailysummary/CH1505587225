--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R018e01b1cb75499f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48765b7806744b46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a6f4340baea4d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98364f8b4c764f48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf863f4cd2eea4c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a6f4340baea4d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41105a16af344305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98364f8b4c764f48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>