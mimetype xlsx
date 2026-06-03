--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48765b7806744b46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re809f837817d4885" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98364f8b4c764f48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1669b8297c04fe1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41105a16af344305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98364f8b4c764f48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3183cee5e9470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1669b8297c04fe1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,920</x:t>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,920</x:t>
-[...16 lines deleted...]
-          <x:t>92,890</x:t>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,730</x:t>
-[...512 lines deleted...]
-          <x:t>89,180</x:t>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>