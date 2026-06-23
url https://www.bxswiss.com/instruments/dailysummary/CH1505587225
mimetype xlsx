--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re809f837817d4885" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e76f6ab1b4a415e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1669b8297c04fe1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f85fc8a03134f54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3183cee5e9470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1669b8297c04fe1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1814c8ab77ed4bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f85fc8a03134f54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>92,530</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,360</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>90,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>92,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,970</x:t>
-[...112 lines deleted...]
-          <x:t>92,500</x:t>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>