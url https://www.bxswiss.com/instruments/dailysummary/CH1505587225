--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e76f6ab1b4a415e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f1bf7a1166640c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f85fc8a03134f54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red00f132c7504994"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1814c8ab77ed4bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f85fc8a03134f54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd378a6a269d04eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red00f132c7504994" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>