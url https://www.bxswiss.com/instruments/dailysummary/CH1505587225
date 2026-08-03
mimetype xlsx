--- v7 (2026-07-13)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f1bf7a1166640c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4588ca56363940f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red00f132c7504994"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R255c208c9a7c4071"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd378a6a269d04eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red00f132c7504994" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08f9893e4f3b4e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R255c208c9a7c4071" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>95,170</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>96,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>96,890</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,440</x:t>
-[...200 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,430</x:t>
-[...144 lines deleted...]
-          <x:t>96,330</x:t>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>