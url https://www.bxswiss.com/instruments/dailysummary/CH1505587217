--- v9 (2026-09-02)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ac606e73ec4c30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46bed83bb9da43e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R158b0f95dade482c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f3637acb74f4bdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56f8d055de9c43f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R158b0f95dade482c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd809e2b9d28a44b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f3637acb74f4bdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,620</x:t>
-[...475 lines deleted...]
-          <x:t>95,620</x:t>
+          <x:t>96,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,020</x:t>
-[...58 lines deleted...]
-          <x:t>96,000</x:t>
+          <x:t>96,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>