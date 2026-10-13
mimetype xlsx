--- v10 (2026-09-22)
+++ v11 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46bed83bb9da43e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd715286adf6b4f07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f3637acb74f4bdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2398967bad04105"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd809e2b9d28a44b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f3637acb74f4bdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfafae20ce4a747b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2398967bad04105" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>97,220</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>28.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,700</x:t>
-[...107 lines deleted...]
-          <x:t>95,810</x:t>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>94,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,410</x:t>
-[...296 lines deleted...]
-          <x:t>96,390</x:t>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>