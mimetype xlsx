--- v11 (2026-10-13)
+++ v12 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd715286adf6b4f07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d1d02f65e54797" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2398967bad04105"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re596003611e34db0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfafae20ce4a747b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2398967bad04105" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red75153ff42a4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re596003611e34db0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>95,340</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,890</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>91,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,310</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>