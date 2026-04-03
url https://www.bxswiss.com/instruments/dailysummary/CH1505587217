--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54214d47fdb449a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b0297a2cf245f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R703f0725c89a4f4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee9d3283d9f4fa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4844a7471054d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R703f0725c89a4f4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R689279095a624681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee9d3283d9f4fa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>102,010</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,715</x:t>
-[...16 lines deleted...]
-          <x:t>101,645</x:t>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
-        </x:is>
-[...570 lines deleted...]
-          <x:t>101,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>