--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b0297a2cf245f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb2594b716b462c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee9d3283d9f4fa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b63b830db6c49b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R689279095a624681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee9d3283d9f4fa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd96aec278bad4a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b63b830db6c49b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>100,985</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>100,765</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>24.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,600</x:t>
-[...198 lines deleted...]
-          <x:t>101,075</x:t>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>