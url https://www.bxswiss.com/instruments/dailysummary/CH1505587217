--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb2594b716b462c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c7698e2050e4e69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b63b830db6c49b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3693f42fafba4dd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd96aec278bad4a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b63b830db6c49b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R703e25fc2bb24d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3693f42fafba4dd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,600</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>99,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,560</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>