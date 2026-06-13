--- v4 (2026-05-14)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c7698e2050e4e69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05683f4298a74e67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3693f42fafba4dd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R955aeb5d227a4a00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R703e25fc2bb24d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3693f42fafba4dd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R655f325ff41d45bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R955aeb5d227a4a00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>93,660</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,050</x:t>
-[...21 lines deleted...]
-          <x:t>93,210</x:t>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,890</x:t>
-[...16 lines deleted...]
-          <x:t>93,740</x:t>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,970</x:t>
-[...404 lines deleted...]
-          <x:t>93,860</x:t>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>