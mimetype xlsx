--- v5 (2026-06-13)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05683f4298a74e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6293aeff7c534af9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R955aeb5d227a4a00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f090db69764f8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R655f325ff41d45bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R955aeb5d227a4a00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546c326862bd49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f090db69764f8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>15.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,170</x:t>
-[...97 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,300</x:t>
-[...414 lines deleted...]
-          <x:t>91,950</x:t>
+          <x:t>96,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>