--- v6 (2026-07-03)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6293aeff7c534af9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c944864843a49c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f090db69764f8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae84e89850484351"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546c326862bd49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f090db69764f8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac367d1a40c746ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae84e89850484351" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>94,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,660</x:t>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...408 lines deleted...]
-          <x:t>25.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,340</x:t>
-[...112 lines deleted...]
-          <x:t>92,880</x:t>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>96,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>