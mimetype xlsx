--- v7 (2026-07-23)
+++ v8 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c944864843a49c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R577f95d17cfd4e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae84e89850484351"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d14729c33914f83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac367d1a40c746ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae84e89850484351" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fab23c38b1c44bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d14729c33914f83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>93,280</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...532 lines deleted...]
-          <x:t>93,870</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>