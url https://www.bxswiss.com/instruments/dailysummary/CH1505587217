--- v8 (2026-08-13)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R577f95d17cfd4e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ac606e73ec4c30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d14729c33914f83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R158b0f95dade482c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fab23c38b1c44bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d14729c33914f83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56f8d055de9c43f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R158b0f95dade482c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,150</x:t>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,190</x:t>
-[...65 lines deleted...]
-          <x:t>96,660</x:t>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>96,420</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,420</x:t>
-[...296 lines deleted...]
-          <x:t>94,830</x:t>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>