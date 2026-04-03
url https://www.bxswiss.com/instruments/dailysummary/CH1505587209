--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d688d9abd064746" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda20dd75c0da4afe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dceecfe9edf4581"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re85c5c09f4514a0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a4b3137c43948f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dceecfe9edf4581" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra176461694fb48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re85c5c09f4514a0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>99,130</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,310</x:t>
-[...48 lines deleted...]
-          <x:t>97,700</x:t>
+          <x:t>97,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>