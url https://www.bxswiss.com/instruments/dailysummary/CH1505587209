--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda20dd75c0da4afe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd285baef063b490f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re85c5c09f4514a0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd193cc99fe84ea8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra176461694fb48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re85c5c09f4514a0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re594759dd9914d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd193cc99fe84ea8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>97,650</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,370</x:t>
-[...598 lines deleted...]
-          <x:t>95,340</x:t>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>