--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd285baef063b490f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63c1512cda1f44fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd193cc99fe84ea8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fdaef1865384abd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re594759dd9914d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd193cc99fe84ea8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86a05895d422451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fdaef1865384abd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,550</x:t>
-[...495 lines deleted...]
-          <x:t>97,110</x:t>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>