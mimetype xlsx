--- v4 (2026-05-13)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63c1512cda1f44fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa417bd6fefe41a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fdaef1865384abd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc95810160c064050"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86a05895d422451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fdaef1865384abd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2147fbe60d641ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc95810160c064050" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>94,090</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>95,610</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,110</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>97,440</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,300</x:t>
-[...118 lines deleted...]
-        <x:is>
           <x:t>95,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>84,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>