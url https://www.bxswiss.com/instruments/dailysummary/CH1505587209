--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa417bd6fefe41a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refaae2b8c3724b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc95810160c064050"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff78c41465394eee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2147fbe60d641ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc95810160c064050" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9e16b1f78794788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff78c41465394eee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>85,290</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,420</x:t>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,640</x:t>
-[...134 lines deleted...]
-          <x:t>89,250</x:t>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>