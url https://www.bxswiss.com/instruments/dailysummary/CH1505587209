--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refaae2b8c3724b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ff576c9d1d9412d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff78c41465394eee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dc7d0974458496d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9e16b1f78794788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff78c41465394eee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46af492b97f34579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dc7d0974458496d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,420</x:t>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,640</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>86,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,000</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>