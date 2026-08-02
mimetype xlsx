--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ff576c9d1d9412d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3a78870793a41ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dc7d0974458496d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf8a9d3402ed4dd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46af492b97f34579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dc7d0974458496d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R407d98dbef6844eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf8a9d3402ed4dd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,100</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>84,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,190</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>