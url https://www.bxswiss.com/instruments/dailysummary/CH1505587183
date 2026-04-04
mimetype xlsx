--- v1 (2026-03-14)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb905036d0f9d4907" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a54568cc0694a0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0765e07d8943474c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebd744cd9e814ff7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45c3729e7d5f4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0765e07d8943474c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf654806f6c4d41dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebd744cd9e814ff7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,010</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>99,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,730</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>