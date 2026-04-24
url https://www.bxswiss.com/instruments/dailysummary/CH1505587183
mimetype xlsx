--- v2 (2026-04-04)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a54568cc0694a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7db3e14d0b24c44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebd744cd9e814ff7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1fb37c2d29843fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf654806f6c4d41dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebd744cd9e814ff7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R924ff9a6cc0e47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1fb37c2d29843fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>96,100</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,450</x:t>
-[...463 lines deleted...]
-          <x:t>92,200</x:t>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>