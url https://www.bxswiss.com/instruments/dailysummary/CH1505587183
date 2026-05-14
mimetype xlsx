--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7db3e14d0b24c44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e620be2bf041e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1fb37c2d29843fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2fe3f95db4b4ec6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R924ff9a6cc0e47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1fb37c2d29843fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b7a03a80e33465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2fe3f95db4b4ec6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>