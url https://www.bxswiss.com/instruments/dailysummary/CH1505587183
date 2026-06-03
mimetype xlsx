--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e620be2bf041e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf35dd30088994a5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2fe3f95db4b4ec6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca3352207c5d4520"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b7a03a80e33465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2fe3f95db4b4ec6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e6a38faa47f4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca3352207c5d4520" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,050</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>