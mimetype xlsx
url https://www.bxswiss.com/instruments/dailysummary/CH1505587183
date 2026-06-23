--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf35dd30088994a5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fabc9f469574f73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca3352207c5d4520"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7350991dfdc4cfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e6a38faa47f4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca3352207c5d4520" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re86e8ffb7e584fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7350991dfdc4cfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>95,930</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,920</x:t>
-[...426 lines deleted...]
-          <x:t>97,780</x:t>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,650</x:t>
-[...58 lines deleted...]
-          <x:t>97,310</x:t>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>