--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fabc9f469574f73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f6aae55ae1f46b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7350991dfdc4cfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86fabac39a4647fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re86e8ffb7e584fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7350991dfdc4cfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cb0270903fb418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86fabac39a4647fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>97,780</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,650</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>99,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,880</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>