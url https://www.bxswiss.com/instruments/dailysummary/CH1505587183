--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f6aae55ae1f46b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34ddabaa1bcd4564" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86fabac39a4647fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bf93a90db8a46ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cb0270903fb418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86fabac39a4647fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4244799e941483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bf93a90db8a46ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,450</x:t>
-[...549 lines deleted...]
-          <x:t>98,600</x:t>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>