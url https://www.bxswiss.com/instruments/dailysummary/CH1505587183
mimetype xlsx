--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34ddabaa1bcd4564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bb5c39713254d8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bf93a90db8a46ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ce1f84f002d41e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4244799e941483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bf93a90db8a46ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ae574cf745a4058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ce1f84f002d41e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>101,085</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>102,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>