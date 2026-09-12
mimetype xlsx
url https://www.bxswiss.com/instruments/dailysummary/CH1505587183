--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bb5c39713254d8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb03b030f4f324cb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ce1f84f002d41e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R044e92b2cfd04a6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ae574cf745a4058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ce1f84f002d41e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d918362046044af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R044e92b2cfd04a6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505587183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>102,190</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,705</x:t>
-[...141 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,595</x:t>
-[...16 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,585</x:t>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,525</x:t>
-[...6 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,565</x:t>
-[...242 lines deleted...]
-          <x:t>101,225</x:t>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,225</x:t>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>