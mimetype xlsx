--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re89070163fc24add" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79dc7ae1a8ec4393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7d4fcffe62e41a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d499eda14164002"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d3d3cc4332b4c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7d4fcffe62e41a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref159764f3d44691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d499eda14164002" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Barrier Discount Certificate on NuScale Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505585419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>53,235</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,045</x:t>
-[...16 lines deleted...]
-          <x:t>52,645</x:t>
+          <x:t>50,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,455</x:t>
-[...232 lines deleted...]
-          <x:t>49,110</x:t>
+          <x:t>51,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,020</x:t>
-[...107 lines deleted...]
-          <x:t>49,110</x:t>
+          <x:t>45,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>