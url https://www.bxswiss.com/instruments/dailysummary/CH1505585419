--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79dc7ae1a8ec4393" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redbaa1d8f5ea445d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d499eda14164002"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R712c086ee3a64785"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref159764f3d44691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d499eda14164002" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29294a9baee04b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R712c086ee3a64785" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Barrier Discount Certificate on NuScale Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505585419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>49,110</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>45,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>49,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,930</x:t>
-[...259 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>50,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,230</x:t>
-[...198 lines deleted...]
-          <x:t>44,610</x:t>
+          <x:t>51,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>