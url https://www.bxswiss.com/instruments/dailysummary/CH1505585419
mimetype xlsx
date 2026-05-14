--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redbaa1d8f5ea445d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd519990dcc44cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R712c086ee3a64785"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree9e381698e340cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29294a9baee04b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R712c086ee3a64785" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e094bf58a504870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree9e381698e340cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Barrier Discount Certificate on NuScale Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505585419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>47,130</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,390</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>46,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>50,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,410</x:t>
-[...431 lines deleted...]
-          <x:t>48,650</x:t>
+          <x:t>48,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>53,570</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>