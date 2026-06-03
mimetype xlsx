--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd519990dcc44cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d2859fbccf41ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree9e381698e340cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde4387b6f11e419a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e094bf58a504870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree9e381698e340cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3439bd1a8ae24e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde4387b6f11e419a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Barrier Discount Certificate on NuScale Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505585419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>48,650</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...283 lines deleted...]
-          <x:t>51,305</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,070</x:t>
-[...38 lines deleted...]
-          <x:t>54,310</x:t>
+          <x:t>48,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,605</x:t>
-        </x:is>
-[...116 lines deleted...]
-          <x:t>50,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>