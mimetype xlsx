--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d2859fbccf41ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88397d0b63494ab6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde4387b6f11e419a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd413543df54826"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3439bd1a8ae24e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde4387b6f11e419a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43b68880f63d4191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd413543df54826" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Barrier Discount Certificate on NuScale Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505585419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>54,310</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,605</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>51,185</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,975</x:t>
-[...286 lines deleted...]
-          <x:t>51,475</x:t>
+          <x:t>49,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,130</x:t>
-        </x:is>
-[...57 lines deleted...]
-          <x:t>54,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>