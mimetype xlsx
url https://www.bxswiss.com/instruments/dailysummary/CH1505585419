--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88397d0b63494ab6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956055e4a7bf46a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd413543df54826"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb298dff2384e26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43b68880f63d4191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd413543df54826" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c64abe685c41de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb298dff2384e26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Barrier Discount Certificate on NuScale Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505585419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>51,475</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>09.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,280</x:t>
-[...43 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>43,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,310</x:t>
-[...198 lines deleted...]
-          <x:t>49,130</x:t>
+          <x:t>39,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>