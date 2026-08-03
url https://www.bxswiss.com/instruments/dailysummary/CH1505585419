--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956055e4a7bf46a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e76a42007754fa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb298dff2384e26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e3861ff1fa34b43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c64abe685c41de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb298dff2384e26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75613c53654643de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e3861ff1fa34b43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Barrier Discount Certificate on NuScale Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505585419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,520</x:t>
-[...124 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>44,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,580</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>45,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,220</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>