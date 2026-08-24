--- v8 (2026-08-03)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e76a42007754fa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f980f87dddb4284" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e3861ff1fa34b43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2af5520ad374771"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75613c53654643de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e3861ff1fa34b43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe167977d2754a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2af5520ad374771" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Barrier Discount Certificate on NuScale Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505585419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>38,590</x:t>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,520</x:t>
-[...11 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>40,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,470</x:t>
-[...112 lines deleted...]
-          <x:t>37,930</x:t>
+          <x:t>37,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,470</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>40,980</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,150</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>37,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,140</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>