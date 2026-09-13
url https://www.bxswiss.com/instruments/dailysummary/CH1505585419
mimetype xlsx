--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f980f87dddb4284" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d47e17d3614187" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2af5520ad374771"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7770f30769174bd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe167977d2754a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2af5520ad374771" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80f662b3eed446a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7770f30769174bd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Barrier Discount Certificate on NuScale Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505585419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>42,220</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,890</x:t>
-[...107 lines deleted...]
-          <x:t>42,690</x:t>
+          <x:t>44,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,460</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>42,860</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>