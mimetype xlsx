--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d47e17d3614187" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R421d151e75ad4ed3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7770f30769174bd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3b584bd6f7f4349"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80f662b3eed446a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7770f30769174bd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a941d0b5b4495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3b584bd6f7f4349" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Barrier Discount Certificate on NuScale Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505585419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,360</x:t>
-[...468 lines deleted...]
-          <x:t>42,140</x:t>
+          <x:t>38,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>