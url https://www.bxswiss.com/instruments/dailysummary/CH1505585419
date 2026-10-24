--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R421d151e75ad4ed3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf93c86089ce742c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3b584bd6f7f4349"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55755c076a064e28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a941d0b5b4495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3b584bd6f7f4349" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74d167f09d094c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55755c076a064e28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Barrier Discount Certificate on NuScale Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505585419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>