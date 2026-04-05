--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra54a768eb9914a7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c3c0b6492845aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd76d862fe5af4c62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd702f2fc408e41fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f431bcf809a475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd76d862fe5af4c62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec0be9a664714188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd702f2fc408e41fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>100,685</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,250</x:t>
-[...11 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,795</x:t>
-[...4 lines deleted...]
-          <x:t>100,935</x:t>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>101,085</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>