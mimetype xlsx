--- v3 (2026-04-05)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c3c0b6492845aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9cf1f4129424375" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd702f2fc408e41fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b8b4ebc270b40aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec0be9a664714188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd702f2fc408e41fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54ba3712d1ac4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b8b4ebc270b40aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>101,505</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,205</x:t>
-[...65 lines deleted...]
-          <x:t>101,355</x:t>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,215</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>101,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>