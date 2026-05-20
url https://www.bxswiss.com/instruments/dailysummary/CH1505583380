--- v4 (2026-04-27)
+++ v5 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9cf1f4129424375" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9421a9395c5345bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b8b4ebc270b40aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb65348a7c2614fdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54ba3712d1ac4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b8b4ebc270b40aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbea067eb3c74d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb65348a7c2614fdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,270</x:t>
-[...301 lines deleted...]
-          <x:t>102,510</x:t>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>