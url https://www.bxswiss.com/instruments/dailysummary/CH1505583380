--- v5 (2026-05-20)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9421a9395c5345bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a67d9e8987b4dd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb65348a7c2614fdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1826c2e0cd714180"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbea067eb3c74d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb65348a7c2614fdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R388796f6c47f4e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1826c2e0cd714180" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>100,200</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>05.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,040</x:t>
-[...48 lines deleted...]
-          <x:t>99,470</x:t>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,470</x:t>
-[...247 lines deleted...]
-          <x:t>100,320</x:t>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>