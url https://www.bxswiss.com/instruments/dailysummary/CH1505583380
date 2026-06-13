--- v6 (2026-06-10)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a67d9e8987b4dd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bd6233c9e8f4137" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1826c2e0cd714180"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9069e3a1a6f4e51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R388796f6c47f4e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1826c2e0cd714180" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6806063522f44c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9069e3a1a6f4e51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,112 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>