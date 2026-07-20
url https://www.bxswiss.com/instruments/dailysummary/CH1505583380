--- v7 (2026-06-13)
+++ v8 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bd6233c9e8f4137" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ce0fad768d4ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9069e3a1a6f4e51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07c94a75c48412d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6806063522f44c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9069e3a1a6f4e51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R224471d41aa249b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07c94a75c48412d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>99,830</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>