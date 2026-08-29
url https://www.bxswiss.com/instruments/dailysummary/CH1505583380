--- v8 (2026-07-20)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ce0fad768d4ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59a814d73804997" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07c94a75c48412d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R261152e21bc0471e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R224471d41aa249b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07c94a75c48412d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R308bd57da0ed4f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R261152e21bc0471e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>99,280</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,050</x:t>
-[...33 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>98,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,030</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>97,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>98,350</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,160</x:t>
-[...328 lines deleted...]
-          <x:t>97,000</x:t>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>