--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b19f8dc7b74c57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b986820d2144ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebbfe7a024434307"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b487919e924063"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb70821cac0574580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebbfe7a024434307" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ff501d1d48d45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b487919e924063" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>96,660</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>96,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>