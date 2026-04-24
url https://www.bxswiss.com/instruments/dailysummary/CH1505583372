--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b986820d2144ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc619fb6ae124995" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b487919e924063"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72351f26cf3140f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ff501d1d48d45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b487919e924063" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5631ef5aae294491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72351f26cf3140f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>97,770</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...521 lines deleted...]
-          <x:t>02.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,870</x:t>
-[...9 lines deleted...]
-          <x:t>95,160</x:t>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>