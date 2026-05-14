--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc619fb6ae124995" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R239d13536ec64079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72351f26cf3140f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc0e6820e45468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5631ef5aae294491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72351f26cf3140f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b16820dc3c42d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc0e6820e45468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>90,000</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,830</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>92,470</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>