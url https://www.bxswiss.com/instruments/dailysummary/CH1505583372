--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R239d13536ec64079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb07c723b1c04d52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc0e6820e45468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c8c624fd4454725"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b16820dc3c42d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc0e6820e45468a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f9f10983159436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c8c624fd4454725" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>88,410</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>