--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb07c723b1c04d52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cfadc5b696641ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c8c624fd4454725"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26387b4bd0b34fd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f9f10983159436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c8c624fd4454725" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88ad3e3514b64189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26387b4bd0b34fd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>