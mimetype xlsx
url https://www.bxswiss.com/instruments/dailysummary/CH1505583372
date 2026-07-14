--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cfadc5b696641ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca83cdcc8114971" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26387b4bd0b34fd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R450ed4d6ed8d430b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88ad3e3514b64189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26387b4bd0b34fd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14088d850d704fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R450ed4d6ed8d430b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>80,490</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,905</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>77,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,160</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>