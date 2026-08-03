--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca83cdcc8114971" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re43970961a1f4b88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R450ed4d6ed8d430b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8285cf617df3429d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14088d850d704fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R450ed4d6ed8d430b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aa77595a72d4ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8285cf617df3429d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>64,515</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>