--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re43970961a1f4b88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bb0f834ef634c4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8285cf617df3429d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2252f458fe8b45d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aa77595a72d4ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8285cf617df3429d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03fc6a65965747a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2252f458fe8b45d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>