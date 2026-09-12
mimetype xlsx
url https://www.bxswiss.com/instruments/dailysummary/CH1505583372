--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bb0f834ef634c4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b96076299d4e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2252f458fe8b45d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9982aae4c3df4d48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03fc6a65965747a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2252f458fe8b45d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b9101725f1d48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9982aae4c3df4d48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>