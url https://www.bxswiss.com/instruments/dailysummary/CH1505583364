--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc45e5c57295435d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raedc05bbe5c748a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d7a68a4b67409c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0261eae12af74c0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d00099e11e845da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d7a68a4b67409c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30417ecc8ba346f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0261eae12af74c0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>97,050</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...387 lines deleted...]
-          <x:t>95,070</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,650</x:t>
-[...134 lines deleted...]
-          <x:t>96,910</x:t>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>