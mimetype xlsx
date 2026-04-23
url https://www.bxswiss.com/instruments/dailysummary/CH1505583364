--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raedc05bbe5c748a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dcd07629fb54c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0261eae12af74c0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eaec83161224b27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30417ecc8ba346f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0261eae12af74c0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d043f08960547f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eaec83161224b27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...11 lines deleted...]
-          <x:t>96,830</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,030</x:t>
-[...598 lines deleted...]
-          <x:t>98,990</x:t>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>