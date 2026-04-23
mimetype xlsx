--- v3 (2026-04-23)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dcd07629fb54c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R839a9535683940cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eaec83161224b27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcf02ccdfc3a47e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d043f08960547f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eaec83161224b27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77a47510f4154286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcf02ccdfc3a47e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,28 +713,55 @@
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,330</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>