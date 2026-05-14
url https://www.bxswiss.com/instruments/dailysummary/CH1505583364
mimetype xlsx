--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R839a9535683940cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d09a6179d4b4b6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcf02ccdfc3a47e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf717d88ec1164b0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77a47510f4154286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcf02ccdfc3a47e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c63f344a5f34827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf717d88ec1164b0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>93,850</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,910</x:t>
-[...539 lines deleted...]
-          <x:t>97,850</x:t>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>