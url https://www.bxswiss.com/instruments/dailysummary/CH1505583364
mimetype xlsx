--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d09a6179d4b4b6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d6298b9f724b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf717d88ec1164b0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12c829414f7a44c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c63f344a5f34827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf717d88ec1164b0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra352da9c38364516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12c829414f7a44c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>97,850</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>93,280</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>