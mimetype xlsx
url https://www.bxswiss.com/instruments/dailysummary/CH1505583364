--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d6298b9f724b4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282f6c58491e45f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12c829414f7a44c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24c16f18ee1d4380"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra352da9c38364516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12c829414f7a44c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cf1827f51834776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24c16f18ee1d4380" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>96,720</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,360</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>96,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,930</x:t>
-[...468 lines deleted...]
-          <x:t>96,630</x:t>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>