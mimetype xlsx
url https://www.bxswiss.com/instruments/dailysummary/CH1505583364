--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282f6c58491e45f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra22a99d7953f4c3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24c16f18ee1d4380"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45a7b85d5d8e4676"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cf1827f51834776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24c16f18ee1d4380" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18e9e3cd139345dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45a7b85d5d8e4676" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>