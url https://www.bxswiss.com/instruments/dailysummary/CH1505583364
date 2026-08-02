--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra22a99d7953f4c3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0914c973328047eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45a7b85d5d8e4676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15407a3b0d104de4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18e9e3cd139345dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45a7b85d5d8e4676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a0efbe6fd444e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15407a3b0d104de4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>96,910</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,740</x:t>
-[...11 lines deleted...]
-          <x:t>94,730</x:t>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,760</x:t>
-[...367 lines deleted...]
-          <x:t>97,380</x:t>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,650</x:t>
-[...139 lines deleted...]
-          <x:t>96,250</x:t>
+          <x:t>98,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>