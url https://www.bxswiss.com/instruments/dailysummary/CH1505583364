--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0914c973328047eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4fb682df65d41f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15407a3b0d104de4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb483e8a3ed54317"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a0efbe6fd444e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15407a3b0d104de4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1f96e3e11e4427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb483e8a3ed54317" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>97,380</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,650</x:t>
-[...431 lines deleted...]
-          <x:t>100,330</x:t>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>100,905</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>98,840</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>