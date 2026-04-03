--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd70f0dcc305b41a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a685942e154618" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6a9656818c4467d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2f5afaa1cfe4925"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c9e363f806b4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6a9656818c4467d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e1388a01c424846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2f5afaa1cfe4925" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.50% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>97,850</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,340</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>97,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,420</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>