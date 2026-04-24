--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a685942e154618" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf18823132b904884" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2f5afaa1cfe4925"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R250065ca084545a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e1388a01c424846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2f5afaa1cfe4925" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8cfae1a5f71457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R250065ca084545a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.50% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>96,950</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>10.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,670</x:t>
-[...161 lines deleted...]
-          <x:t>100,340</x:t>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,570</x:t>
-[...296 lines deleted...]
-          <x:t>95,840</x:t>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>