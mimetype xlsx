--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf18823132b904884" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fdf7710a6d0412f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R250065ca084545a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re916d6d4e49e47bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8cfae1a5f71457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R250065ca084545a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9bef15dac84056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re916d6d4e49e47bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.50% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>100,260</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>99,690</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,130</x:t>
-[...269 lines deleted...]
-          <x:t>100,560</x:t>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>