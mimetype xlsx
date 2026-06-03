--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fdf7710a6d0412f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0843dee8996b42de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re916d6d4e49e47bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d70d4fa0c334d50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9bef15dac84056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re916d6d4e49e47bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5319a655c0249a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d70d4fa0c334d50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.50% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>100,865</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,115</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,055</x:t>
-[...512 lines deleted...]
-          <x:t>98,800</x:t>
+          <x:t>100,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>