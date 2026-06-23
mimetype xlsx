--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0843dee8996b42de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7558b99a7d4865" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d70d4fa0c334d50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc2e19de50f54015"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5319a655c0249a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d70d4fa0c334d50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbdfc79c46b74e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc2e19de50f54015" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.50% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>