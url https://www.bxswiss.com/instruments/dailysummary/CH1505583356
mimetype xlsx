--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7558b99a7d4865" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3ad90ac902944d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc2e19de50f54015"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cfe9994552142ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbdfc79c46b74e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc2e19de50f54015" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4962a5be336b46d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cfe9994552142ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.50% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>100,925</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,925</x:t>
-[...97 lines deleted...]
-          <x:t>101,465</x:t>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>101,765</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,165</x:t>
-[...16 lines deleted...]
-          <x:t>101,575</x:t>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,365</x:t>
-[...80 lines deleted...]
-          <x:t>101,645</x:t>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>102,140</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,745</x:t>
-[...16 lines deleted...]
-          <x:t>101,825</x:t>
+          <x:t>102,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,825</x:t>
-[...31 lines deleted...]
-          <x:t>101,855</x:t>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>