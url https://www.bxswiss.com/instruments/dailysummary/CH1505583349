--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc210c15842f648f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3ce28f0779d43d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64bcb68a34b449ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R448ab370c38a4af2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb94a6afc5f394f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64bcb68a34b449ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25b57ca060f644b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R448ab370c38a4af2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,190</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...613 lines deleted...]
-          <x:t>99,850</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>