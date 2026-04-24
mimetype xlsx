--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3ce28f0779d43d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14b86cbcd1164229" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R448ab370c38a4af2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3371441252f4b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25b57ca060f644b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R448ab370c38a4af2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7195f04f74ab4b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3371441252f4b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,360</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,360</x:t>
-[...598 lines deleted...]
-          <x:t>99,250</x:t>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>