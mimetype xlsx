--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14b86cbcd1164229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b3fb6b2494e432a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3371441252f4b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfae9e9652c5f4bb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7195f04f74ab4b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3371441252f4b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc282e3d25a04904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfae9e9652c5f4bb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>100,965</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,990</x:t>
-[...173 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>101,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,465</x:t>
-[...4 lines deleted...]
-          <x:t>100,410</x:t>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>104,155</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>