--- v4 (2026-05-14)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b3fb6b2494e432a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b6e3d5de2a64d9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfae9e9652c5f4bb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9c7e555c8414955"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc282e3d25a04904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfae9e9652c5f4bb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1435d57bd2484086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9c7e555c8414955" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,130</x:t>
-[...448 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,795</x:t>
-[...117 lines deleted...]
-          <x:t>101,285</x:t>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>