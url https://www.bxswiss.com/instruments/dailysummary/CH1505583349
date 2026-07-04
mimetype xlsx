--- v5 (2026-06-13)
+++ v6 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b6e3d5de2a64d9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3535d3a0dcc14996" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9c7e555c8414955"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b55548010a409b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1435d57bd2484086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9c7e555c8414955" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafcf78c46e594564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b55548010a409b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,598 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>101,385</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,085</x:t>
-[...134 lines deleted...]
-          <x:t>101,940</x:t>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>101,545</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,735</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>101,695</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,795</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,190</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>