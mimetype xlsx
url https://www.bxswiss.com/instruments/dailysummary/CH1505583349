--- v6 (2026-07-04)
+++ v7 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3535d3a0dcc14996" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6048436abc694ba2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b55548010a409b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74237e7e89404cc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafcf78c46e594564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b55548010a409b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R213ef6ac5ab74aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74237e7e89404cc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>22.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,020</x:t>
+          <x:t>103,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>24.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,070</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>103,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>103,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,205</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>103,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>103,215</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>