--- v10 (2026-09-02)
+++ v11 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e815f22c7ae4ef6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ffaafb5022942cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebac0219e1a34d1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b6e489553845f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91f231494a194ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebac0219e1a34d1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dd547da5e1e4226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b6e489553845f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>95,890</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,700</x:t>
-[...183 lines deleted...]
-          <x:t>96,190</x:t>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>95,820</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>