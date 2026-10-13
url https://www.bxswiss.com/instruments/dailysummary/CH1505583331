--- v11 (2026-09-23)
+++ v12 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ffaafb5022942cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc97744cc954f35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b6e489553845f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17a3e6cd861e4ae0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dd547da5e1e4226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b6e489553845f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36dcc54b93b04b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17a3e6cd861e4ae0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>96,420</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>97,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>