--- v12 (2026-10-13)
+++ v13 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc97744cc954f35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b4c8a938ef04c8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17a3e6cd861e4ae0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c50fef9f5f343b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36dcc54b93b04b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17a3e6cd861e4ae0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98febd8cdb944b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c50fef9f5f343b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,650</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,430</x:t>
-[...11 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,830</x:t>
-[...549 lines deleted...]
-          <x:t>94,990</x:t>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>