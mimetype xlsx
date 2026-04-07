--- v2 (2026-03-18)
+++ v3 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf936beaa8fba4abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0036e51c47d442d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15652040f5064c89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59cd16bac8e74d67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc061673752244ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15652040f5064c89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf41c0e9cb2624a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59cd16bac8e74d67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>98,170</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...311 lines deleted...]
-          <x:t>96,550</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,730</x:t>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>