--- v3 (2026-04-07)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0036e51c47d442d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b843e099aef4405" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59cd16bac8e74d67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d7dbf793ff44bb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf41c0e9cb2624a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59cd16bac8e74d67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3748682f70d4a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d7dbf793ff44bb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>97,020</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,550</x:t>
-[...65 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,740</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>17.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,910</x:t>
-[...333 lines deleted...]
-          <x:t>94,490</x:t>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>