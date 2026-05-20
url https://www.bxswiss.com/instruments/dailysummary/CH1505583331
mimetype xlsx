--- v4 (2026-04-27)
+++ v5 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b843e099aef4405" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bdc29eac89a4de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d7dbf793ff44bb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc321b8ddda0545c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3748682f70d4a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d7dbf793ff44bb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc03f286961564ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc321b8ddda0545c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>97,620</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,330</x:t>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>96,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,050</x:t>
-[...210 lines deleted...]
-          <x:t>99,030</x:t>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,560</x:t>
-[...80 lines deleted...]
-          <x:t>97,070</x:t>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>