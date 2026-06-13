--- v5 (2026-05-20)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bdc29eac89a4de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d279ce16044859" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc321b8ddda0545c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra90430bebe444d82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc03f286961564ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc321b8ddda0545c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eb5aaa9c89544da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra90430bebe444d82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>99,030</x:t>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,560</x:t>
-[...249 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>93,690</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>