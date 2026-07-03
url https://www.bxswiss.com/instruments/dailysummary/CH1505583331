--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d279ce16044859" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c3c0b2ccc44587" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra90430bebe444d82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0a45c9350ef4d79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eb5aaa9c89544da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra90430bebe444d82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd48639abe1384e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0a45c9350ef4d79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>93,710</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,080</x:t>
-[...458 lines deleted...]
-          <x:t>86,800</x:t>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>