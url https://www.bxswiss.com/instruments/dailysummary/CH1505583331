--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c3c0b2ccc44587" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86620bcd4bad4d2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0a45c9350ef4d79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb781dd9e89eb4900"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd48639abe1384e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0a45c9350ef4d79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab50f21207c4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb781dd9e89eb4900" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>85,670</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,670</x:t>
-[...65 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,760</x:t>
-[...414 lines deleted...]
-          <x:t>86,920</x:t>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>