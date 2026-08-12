--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86620bcd4bad4d2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d52c14a53f04cf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb781dd9e89eb4900"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e66ceeb156c4f47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab50f21207c4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb781dd9e89eb4900" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0480e39664da4203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e66ceeb156c4f47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>87,160</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>88,110</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,920</x:t>
-[...377 lines deleted...]
-          <x:t>87,430</x:t>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>