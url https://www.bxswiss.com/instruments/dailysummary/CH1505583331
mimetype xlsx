--- v9 (2026-08-12)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d52c14a53f04cf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e815f22c7ae4ef6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e66ceeb156c4f47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebac0219e1a34d1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0480e39664da4203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e66ceeb156c4f47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91f231494a194ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebac0219e1a34d1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>