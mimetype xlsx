--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd334c2c9cff14d7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4970a9d31604adf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a6808d61ba6450f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7a60ab04544435"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebe191d1df9743b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a6808d61ba6450f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ea19d880eeb4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7a60ab04544435" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>103,110</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,410</x:t>
-[...33 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,060</x:t>
-[...80 lines deleted...]
-          <x:t>102,040</x:t>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,915</x:t>
-        </x:is>
-[...489 lines deleted...]
-          <x:t>100,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>