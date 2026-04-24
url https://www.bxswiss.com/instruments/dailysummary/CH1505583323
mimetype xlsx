--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4970a9d31604adf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93ce22deaa2a4e42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7a60ab04544435"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9623eca62e074243"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ea19d880eeb4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7a60ab04544435" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2da195ee2dc1488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9623eca62e074243" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>99,450</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,450</x:t>
-[...188 lines deleted...]
-          <x:t>98,830</x:t>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>100,905</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>100,995</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,200</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>99,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>