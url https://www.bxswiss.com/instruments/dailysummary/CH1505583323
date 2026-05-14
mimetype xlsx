--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93ce22deaa2a4e42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c060c2f1104dc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9623eca62e074243"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb41de957be2c48fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2da195ee2dc1488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9623eca62e074243" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a282f481dc94d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb41de957be2c48fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,910</x:t>
-        </x:is>
-[...499 lines deleted...]
-          <x:t>105,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>