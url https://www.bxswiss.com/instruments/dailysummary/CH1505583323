--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c060c2f1104dc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc125f7db6ed648db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb41de957be2c48fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra24f72d83d7d4cba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a282f481dc94d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb41de957be2c48fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4113ce963c945f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra24f72d83d7d4cba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>