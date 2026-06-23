--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc125f7db6ed648db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5809282d9ee497c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra24f72d83d7d4cba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f16a31f9104cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4113ce963c945f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra24f72d83d7d4cba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86535bc8607d4b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f16a31f9104cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>102,310</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,910</x:t>
-[...53 lines deleted...]
-          <x:t>102,090</x:t>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>21.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>103,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>