--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5809282d9ee497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4799761c0864341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f16a31f9104cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda2eae8244354848"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86535bc8607d4b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f16a31f9104cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra85c758a865d42e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda2eae8244354848" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>103,205</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>102,830</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...59 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,960</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,880</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>103,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>103,275</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>