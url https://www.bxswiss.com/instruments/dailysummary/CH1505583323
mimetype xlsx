--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4799761c0864341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf13995357cdd4ee2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda2eae8244354848"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8454ae9a9e21477b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra85c758a865d42e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda2eae8244354848" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f1396b1723e45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8454ae9a9e21477b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>102,860</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>15.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,080</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>103,415</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,195</x:t>
-[...65 lines deleted...]
-          <x:t>103,120</x:t>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,120</x:t>
-[...70 lines deleted...]
-          <x:t>103,415</x:t>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,900</x:t>
-[...328 lines deleted...]
-          <x:t>103,385</x:t>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>