--- v7 (2026-09-04)
+++ v8 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b11509dc57e43c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c11f7e9df847b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R602a51fa1d304557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb2a524d8d9a43c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8373c31821dc4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R602a51fa1d304557" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea4dfdab55644204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2a524d8d9a43c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,815</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,755</x:t>
-[...11 lines deleted...]
-          <x:t>100,795</x:t>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,635</x:t>
-[...598 lines deleted...]
-          <x:t>101,065</x:t>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>