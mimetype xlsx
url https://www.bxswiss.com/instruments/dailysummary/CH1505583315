--- v8 (2026-09-24)
+++ v9 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c11f7e9df847b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bb6d0541c6e4e1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb2a524d8d9a43c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0036a088fb449d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea4dfdab55644204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2a524d8d9a43c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb51968f51614248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0036a088fb449d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>101,135</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,255</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>101,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,225</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,515</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>