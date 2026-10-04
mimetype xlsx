--- v9 (2026-09-14)
+++ v10 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39304c09e6514d26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R553f5fa99e564222" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R261619e3b0ea420c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12162e6a851c4223"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc52a4f69f1624a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R261619e3b0ea420c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb88cfd46b0b45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12162e6a851c4223" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,750</x:t>
-[...522 lines deleted...]
-          <x:t>97,740</x:t>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>