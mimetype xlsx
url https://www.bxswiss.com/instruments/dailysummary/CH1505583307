--- v10 (2026-10-04)
+++ v11 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R553f5fa99e564222" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf00b33f3ecc248b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12162e6a851c4223"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34ece4bed88646e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb88cfd46b0b45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12162e6a851c4223" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e90e243ab86444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34ece4bed88646e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,360</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,110</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>97,220</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>97,900</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,200</x:t>
-[...276 lines deleted...]
-          <x:t>01.10.2026</x:t>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>94,020</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>