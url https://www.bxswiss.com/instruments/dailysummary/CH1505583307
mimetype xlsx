--- v0 (2026-02-21)
+++ v1 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f99d18e7834284" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb42daef73d514a8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d2ba17508a24dad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ac7822a37a4674"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R327a0a2378924880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d2ba17508a24dad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7439cfdb3d524859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ac7822a37a4674" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,533 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...129 lines deleted...]
-          <x:t>03.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,450</x:t>
-[...21 lines deleted...]
-          <x:t>97,490</x:t>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,940</x:t>
-[...11 lines deleted...]
-          <x:t>05.02.2026</x:t>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,750</x:t>
-[...306 lines deleted...]
-          <x:t>99,570</x:t>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>