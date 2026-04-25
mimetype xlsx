--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb42daef73d514a8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1dbef2d9016437a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ac7822a37a4674"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1f7381fb18d4799"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7439cfdb3d524859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ac7822a37a4674" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2866c946ce14012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1f7381fb18d4799" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>98,500</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,490</x:t>
-[...485 lines deleted...]
-          <x:t>95,360</x:t>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>