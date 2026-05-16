--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1dbef2d9016437a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R313778e9a26a4f5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1f7381fb18d4799"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R489905068b724601"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2866c946ce14012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1f7381fb18d4799" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8480a64ff2e4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R489905068b724601" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>93,050</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>94,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,450</x:t>
-[...382 lines deleted...]
-          <x:t>96,820</x:t>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>