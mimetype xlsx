--- v3 (2026-05-16)
+++ v4 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R313778e9a26a4f5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63529e06d31f48a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R489905068b724601"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeb2ea4408574080"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8480a64ff2e4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R489905068b724601" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47bf3c16335f4b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeb2ea4408574080" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>