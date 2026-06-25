--- v4 (2026-06-05)
+++ v5 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63529e06d31f48a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5301deb720014f28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeb2ea4408574080"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R105342aa6d1c4cea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47bf3c16335f4b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeb2ea4408574080" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d46a391b5a04b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R105342aa6d1c4cea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>89,920</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...548 lines deleted...]
-          <x:t>89,360</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,260</x:t>
-[...4 lines deleted...]
-          <x:t>90,280</x:t>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>