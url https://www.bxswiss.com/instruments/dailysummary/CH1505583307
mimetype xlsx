--- v5 (2026-06-25)
+++ v6 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5301deb720014f28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8e9f8e32f094a72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R105342aa6d1c4cea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb80e44fc4e54f08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d46a391b5a04b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R105342aa6d1c4cea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R360a1699ef1d441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb80e44fc4e54f08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>89,360</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,260</x:t>
-[...156 lines deleted...]
-          <x:t>85,500</x:t>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,390</x:t>
-[...215 lines deleted...]
-          <x:t>84,880</x:t>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>