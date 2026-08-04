--- v6 (2026-07-15)
+++ v7 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8e9f8e32f094a72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7224132297fb409e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb80e44fc4e54f08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf560a16506064a0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R360a1699ef1d441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb80e44fc4e54f08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7551611900664289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf560a16506064a0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>87,440</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,330</x:t>
-[...87 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,980</x:t>
-[...306 lines deleted...]
-          <x:t>84,000</x:t>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>