--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7224132297fb409e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7591ea3646e454e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf560a16506064a0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R314ee8ad461e424c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7551611900664289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf560a16506064a0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31fdbd7e99374893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R314ee8ad461e424c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>82,960</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,160</x:t>
-[...355 lines deleted...]
-          <x:t>81,910</x:t>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>