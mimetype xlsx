--- v8 (2026-08-24)
+++ v9 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7591ea3646e454e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39304c09e6514d26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R314ee8ad461e424c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R261619e3b0ea420c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31fdbd7e99374893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R314ee8ad461e424c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc52a4f69f1624a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R261619e3b0ea420c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...377 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,810</x:t>
-[...26 lines deleted...]
-          <x:t>92,570</x:t>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,080</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>92,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,120</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>