--- v0 (2026-02-21)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R634e2838112345c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d63799e4aa43de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd38d2e8c41e04411"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99a0acec2c924d1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4edfc37062e84beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd38d2e8c41e04411" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R636d7c7919f3455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99a0acec2c924d1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.30% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,533 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...237 lines deleted...]
-          <x:t>09.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>99,490</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>