--- v1 (2026-04-03)
+++ v2 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d63799e4aa43de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f871f844ac4513" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99a0acec2c924d1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeebc03982ed4575"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R636d7c7919f3455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99a0acec2c924d1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7fa56b46b234c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeebc03982ed4575" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.30% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>100,020</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>06.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,650</x:t>
-[...183 lines deleted...]
-          <x:t>95,770</x:t>
+          <x:t>96,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>95,610</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>