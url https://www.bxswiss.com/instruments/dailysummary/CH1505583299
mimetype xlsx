--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f871f844ac4513" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cd140864bab419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeebc03982ed4575"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb677bc52dc2d4e89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7fa56b46b234c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeebc03982ed4575" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45a724e4e8c64c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb677bc52dc2d4e89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.30% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>85,990</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,990</x:t>
-[...48 lines deleted...]
-          <x:t>93,810</x:t>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,340</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>93,490</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...342 lines deleted...]
-          <x:t>96,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>96,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>