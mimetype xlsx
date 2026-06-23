--- v3 (2026-05-14)
+++ v4 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cd140864bab419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8329e4db5450411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb677bc52dc2d4e89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R748644bc2a0c4c9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45a724e4e8c64c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb677bc52dc2d4e89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb69e6e3742c544e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R748644bc2a0c4c9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.30% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>95,130</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>96,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>