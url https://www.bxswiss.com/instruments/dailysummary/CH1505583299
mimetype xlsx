--- v4 (2026-06-23)
+++ v5 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8329e4db5450411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d694799f8b84845" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R748644bc2a0c4c9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1679dfc1fec04fe1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb69e6e3742c544e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R748644bc2a0c4c9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1653ba73896b4df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1679dfc1fec04fe1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.30% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,960</x:t>
-[...26 lines deleted...]
-          <x:t>93,130</x:t>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,870</x:t>
-[...183 lines deleted...]
-          <x:t>89,380</x:t>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>89,690</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,210</x:t>
-[...242 lines deleted...]
-          <x:t>91,590</x:t>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>