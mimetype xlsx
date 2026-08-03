--- v5 (2026-07-14)
+++ v6 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d694799f8b84845" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05767b86ca324e9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1679dfc1fec04fe1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae59debdb55f40ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1653ba73896b4df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1679dfc1fec04fe1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56838e5ebbfa4bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae59debdb55f40ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.30% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>90,810</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,790</x:t>
-[...21 lines deleted...]
-          <x:t>87,710</x:t>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>88,640</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>