--- v6 (2026-08-03)
+++ v7 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05767b86ca324e9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f53b800202b42bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae59debdb55f40ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2070ec30dbc34a96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56838e5ebbfa4bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae59debdb55f40ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3dbf3770e1d4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2070ec30dbc34a96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.30% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>90,980</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>87,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,340</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>