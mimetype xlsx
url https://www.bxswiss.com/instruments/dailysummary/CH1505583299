--- v7 (2026-08-25)
+++ v8 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f53b800202b42bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R419ca32769524e54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2070ec30dbc34a96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9450a27a3271488b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3dbf3770e1d4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2070ec30dbc34a96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R328ad66af6074dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9450a27a3271488b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.30% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505583299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>