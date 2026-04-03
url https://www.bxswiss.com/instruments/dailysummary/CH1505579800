--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8556ef1a4fe048de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a5b1c4e06c4211" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a78cc7e14874a7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a399aed371b4224"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84758e071138429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a78cc7e14874a7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7114998c2c4101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a399aed371b4224" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,135</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>