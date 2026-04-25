--- v2 (2026-04-03)
+++ v3 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a5b1c4e06c4211" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4967bcc71398447a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a399aed371b4224"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bfe3918d95f4836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7114998c2c4101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a399aed371b4224" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90b252a064fc4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bfe3918d95f4836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>101,075</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,330</x:t>
-[...87 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,900</x:t>
-[...495 lines deleted...]
-          <x:t>93,780</x:t>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>