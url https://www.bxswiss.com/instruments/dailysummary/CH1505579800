--- v3 (2026-04-25)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4967bcc71398447a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc341f2f0e2a48a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bfe3918d95f4836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc99a1e09a71425d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90b252a064fc4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bfe3918d95f4836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e72ed47656d4747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc99a1e09a71425d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>88,860</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>91,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,220</x:t>
-[...443 lines deleted...]
-          <x:t>89,780</x:t>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,180</x:t>
-[...31 lines deleted...]
-          <x:t>90,160</x:t>
+          <x:t>90,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>