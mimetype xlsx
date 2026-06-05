--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc341f2f0e2a48a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a8a9294e80f4149" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc99a1e09a71425d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra852a2bdcd744461"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e72ed47656d4747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc99a1e09a71425d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2fdf111d5bf4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra852a2bdcd744461" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>89,780</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,180</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>