--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a8a9294e80f4149" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30137e0998eb4ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra852a2bdcd744461"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd66c32d3bfa4f73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2fdf111d5bf4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra852a2bdcd744461" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84fc635f1db0474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd66c32d3bfa4f73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>94,310</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,380</x:t>
-[...350 lines deleted...]
-          <x:t>94,660</x:t>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>