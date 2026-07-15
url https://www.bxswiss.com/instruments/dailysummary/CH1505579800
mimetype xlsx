--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30137e0998eb4ef1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re217591414524d7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd66c32d3bfa4f73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ae06808b50a4bf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84fc635f1db0474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd66c32d3bfa4f73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11c9b8312a054716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ae06808b50a4bf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>89,620</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>85,270</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>