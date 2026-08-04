--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re217591414524d7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd451470f3f44f4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ae06808b50a4bf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97e94118f69849f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11c9b8312a054716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ae06808b50a4bf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf913ed412f47af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97e94118f69849f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>87,150</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>02.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,400</x:t>
-[...225 lines deleted...]
-          <x:t>87,510</x:t>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>