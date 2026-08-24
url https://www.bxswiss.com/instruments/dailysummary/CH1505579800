--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd451470f3f44f4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e20fb79ac534fbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97e94118f69849f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63aba99625c147a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf913ed412f47af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97e94118f69849f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R709b92ecdb724db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63aba99625c147a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,670</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>83,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,450</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>