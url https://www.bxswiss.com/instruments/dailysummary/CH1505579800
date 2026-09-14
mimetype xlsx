--- v9 (2026-08-24)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e20fb79ac534fbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re691b63ad9964ba4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63aba99625c147a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re00723ab1b0a4084"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R709b92ecdb724db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63aba99625c147a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa2ecae44a344fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re00723ab1b0a4084" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>