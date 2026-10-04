--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re691b63ad9964ba4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd647d9213c6b46a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re00723ab1b0a4084"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1434a6fbd62f4bcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa2ecae44a344fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re00723ab1b0a4084" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R533bc99a204b4505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1434a6fbd62f4bcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>95,380</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,380</x:t>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
-        </x:is>
-[...457 lines deleted...]
-          <x:t>99,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>