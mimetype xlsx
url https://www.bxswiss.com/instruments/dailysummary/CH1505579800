--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd647d9213c6b46a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd9557e3bcd4e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1434a6fbd62f4bcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaa9e414837b43bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R533bc99a204b4505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1434a6fbd62f4bcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04fac02113134026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaa9e414837b43bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,920</x:t>
-[...43 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,480</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>100,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,570</x:t>
-[...80 lines deleted...]
-          <x:t>98,540</x:t>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>