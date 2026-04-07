--- v1 (2026-03-18)
+++ v2 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f3966a89fde46f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79cca449494c4202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb342bbbfc9640b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79d9194b55594022"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac5a4d91a4424e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb342bbbfc9640b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e9b42da3d74e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79d9194b55594022" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,370</x:t>
-[...306 lines deleted...]
-          <x:t>93,950</x:t>
+          <x:t>95,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>