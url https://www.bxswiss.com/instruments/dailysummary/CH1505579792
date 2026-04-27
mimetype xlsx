--- v2 (2026-04-07)
+++ v3 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79cca449494c4202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f0d4dc40744861" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79d9194b55594022"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b056194e97b4e2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e9b42da3d74e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79d9194b55594022" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b6821de56a84da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b056194e97b4e2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,340</x:t>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>