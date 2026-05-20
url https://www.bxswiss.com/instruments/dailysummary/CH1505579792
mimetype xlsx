--- v3 (2026-04-27)
+++ v4 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f0d4dc40744861" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27fb7c16eff34f36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b056194e97b4e2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc02f1e572a234660"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b6821de56a84da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b056194e97b4e2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a1d1111383d40e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc02f1e572a234660" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>95,420</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>09.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,030</x:t>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,820</x:t>
-[...296 lines deleted...]
-          <x:t>96,600</x:t>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>