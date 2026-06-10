--- v4 (2026-05-20)
+++ v5 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27fb7c16eff34f36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e87e2032b64343" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc02f1e572a234660"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re365d3a979474473"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a1d1111383d40e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc02f1e572a234660" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R288f71c164244185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re365d3a979474473" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>96,990</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>96,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>