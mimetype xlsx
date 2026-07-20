--- v5 (2026-06-10)
+++ v6 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e87e2032b64343" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35c3217d9996471b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re365d3a979474473"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa4c3fdca1149af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R288f71c164244185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re365d3a979474473" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1ac8d4e43724ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa4c3fdca1149af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...431 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,430</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>100,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...73 lines deleted...]
-          <x:t>99,210</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>