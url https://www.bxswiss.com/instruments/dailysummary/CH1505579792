--- v6 (2026-07-20)
+++ v7 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35c3217d9996471b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54e02970093b4dcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa4c3fdca1149af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49fd1e698dc640df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1ac8d4e43724ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa4c3fdca1149af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba995bc4a9a482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49fd1e698dc640df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>101,365</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,080</x:t>
-[...97 lines deleted...]
-          <x:t>100,905</x:t>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,490</x:t>
-[...124 lines deleted...]
-          <x:t>101,435</x:t>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,835</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>101,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>