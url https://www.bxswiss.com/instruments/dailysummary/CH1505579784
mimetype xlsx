--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec728d3f6b9c42b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R878a0960cd934a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9f6ff3e4cd6492a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bbda23081cb4cbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b6c1edeed554c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9f6ff3e4cd6492a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c176df9cbbd4b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bbda23081cb4cbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>98,900</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>98,920</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,180</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,930</x:t>
-        </x:is>
-[...489 lines deleted...]
-          <x:t>100,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>