--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R878a0960cd934a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2243f693a2844cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bbda23081cb4cbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racc0cf5411bf4fc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c176df9cbbd4b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bbda23081cb4cbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35e5ada984494657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racc0cf5411bf4fc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>