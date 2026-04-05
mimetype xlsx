--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bbe98eaa6d84e21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4594ca0a4ad44e1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60d32ed6c8574e32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb751b8f517554f97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad1dac5ade7a4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60d32ed6c8574e32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd6a1bba9d954b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb751b8f517554f97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>