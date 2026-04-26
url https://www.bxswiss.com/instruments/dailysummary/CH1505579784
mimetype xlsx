--- v3 (2026-04-05)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4594ca0a4ad44e1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7af59438d26d40e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb751b8f517554f97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d14c532b26849cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd6a1bba9d954b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb751b8f517554f97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b3b13a1d9414ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d14c532b26849cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,740</x:t>
-[...58 lines deleted...]
-          <x:t>91,600</x:t>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>88,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,510</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>89,470</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>