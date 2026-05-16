--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7af59438d26d40e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R297434bc5e5846aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d14c532b26849cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a9b713b90d94cb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b3b13a1d9414ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d14c532b26849cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R201d51bb3d0a4c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a9b713b90d94cb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>91,190</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,970</x:t>
-[...38 lines deleted...]
-          <x:t>89,890</x:t>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,540</x:t>
-[...355 lines deleted...]
-          <x:t>90,420</x:t>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>