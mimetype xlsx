--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R297434bc5e5846aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd628b91d42164ef3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a9b713b90d94cb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb44fd6a236204bc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R201d51bb3d0a4c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a9b713b90d94cb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70f3b936644f4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb44fd6a236204bc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,700</x:t>
-[...31 lines deleted...]
-          <x:t>90,280</x:t>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>89,920</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>92,400</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,750</x:t>
-[...64 lines deleted...]
-        <x:is>
           <x:t>90,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,120</x:t>
-[...90 lines deleted...]
-          <x:t>90,600</x:t>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>