--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd628b91d42164ef3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26de5c9a7cd4e68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb44fd6a236204bc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaafdac2fc7d4775"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70f3b936644f4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb44fd6a236204bc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2744fd4ffe2545e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaafdac2fc7d4775" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>