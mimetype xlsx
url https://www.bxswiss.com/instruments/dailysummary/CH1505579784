--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26de5c9a7cd4e68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R751d610b1719411a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaafdac2fc7d4775"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recaf14533dd54975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2744fd4ffe2545e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaafdac2fc7d4775" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b491c301beb485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recaf14533dd54975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>