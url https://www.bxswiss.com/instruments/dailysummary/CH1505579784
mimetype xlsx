--- v8 (2026-07-15)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R751d610b1719411a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a8f1a78e0440f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recaf14533dd54975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf281d45d57dc4f2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b491c301beb485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recaf14533dd54975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R630016cac2374b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf281d45d57dc4f2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>98,470</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,330</x:t>
-[...21 lines deleted...]
-          <x:t>97,970</x:t>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,660</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>98,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,700</x:t>
-        </x:is>
-[...418 lines deleted...]
-          <x:t>98,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>