--- v9 (2026-08-24)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a8f1a78e0440f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec728d3f6b9c42b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf281d45d57dc4f2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9f6ff3e4cd6492a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R630016cac2374b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf281d45d57dc4f2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b6c1edeed554c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9f6ff3e4cd6492a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>98,870</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,630</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>98,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,880</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>