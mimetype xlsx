--- v0 (2026-02-21)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6d90a32c73a4e73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra38522cbc4784d12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74135aba70484bf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f518f159985428f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11834e432469467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74135aba70484bf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3398ba8278924ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f518f159985428f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,633 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...18 lines deleted...]
-          <x:t>97,880</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,370</x:t>
-[...11 lines deleted...]
-          <x:t>98,240</x:t>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,990</x:t>
-[...80 lines deleted...]
-          <x:t>98,430</x:t>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.01.2026</x:t>
-[...188 lines deleted...]
-          <x:t>09.02.2026</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,420</x:t>
-[...252 lines deleted...]
-          <x:t>101,245</x:t>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>