--- v1 (2026-04-03)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra38522cbc4784d12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d342067d3c44036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f518f159985428f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccb88f33c1ca482d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3398ba8278924ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f518f159985428f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28505355eefc4d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccb88f33c1ca482d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...146 lines deleted...]
-          <x:t>97,770</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,580</x:t>
-[...11 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,690</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...401 lines deleted...]
-          <x:t>96,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>97,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>