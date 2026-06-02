--- v2 (2026-04-23)
+++ v3 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d342067d3c44036" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f435faf95b24b07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccb88f33c1ca482d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R740c12cb147942f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28505355eefc4d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccb88f33c1ca482d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R189eef5e47524262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R740c12cb147942f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>94,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>92,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,610</x:t>
-[...382 lines deleted...]
-          <x:t>99,440</x:t>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>