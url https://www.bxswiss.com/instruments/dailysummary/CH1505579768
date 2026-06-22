--- v3 (2026-06-02)
+++ v4 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f435faf95b24b07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1b22a42a924629" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R740c12cb147942f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6f7ad497b2f44b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R189eef5e47524262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R740c12cb147942f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222b70a8576440b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6f7ad497b2f44b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>96,940</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,230</x:t>
-[...97 lines deleted...]
-          <x:t>94,180</x:t>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>94,980</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>