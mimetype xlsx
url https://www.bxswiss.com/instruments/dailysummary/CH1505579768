--- v4 (2026-06-22)
+++ v5 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1b22a42a924629" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb3fdb976bc94d8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6f7ad497b2f44b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca65067e84d74732"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222b70a8576440b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6f7ad497b2f44b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb00b54ce50504fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca65067e84d74732" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,360</x:t>
-[...215 lines deleted...]
-          <x:t>89,850</x:t>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,200</x:t>
-[...107 lines deleted...]
-          <x:t>87,670</x:t>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>