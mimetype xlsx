--- v5 (2026-07-26)
+++ v6 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb3fdb976bc94d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123ed79a939c4fec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca65067e84d74732"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37edd96097d84a4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb00b54ce50504fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca65067e84d74732" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4f659be3f654433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37edd96097d84a4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>