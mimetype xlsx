--- v6 (2026-08-22)
+++ v7 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123ed79a939c4fec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1da103a3eaff4e8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37edd96097d84a4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb313f9382a4f7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4f659be3f654433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37edd96097d84a4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05efe58f46c947cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb313f9382a4f7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>91,330</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,000</x:t>
-[...16 lines deleted...]
-          <x:t>94,080</x:t>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,980</x:t>
-[...355 lines deleted...]
-          <x:t>94,890</x:t>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>