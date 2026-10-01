--- v7 (2026-09-11)
+++ v8 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1da103a3eaff4e8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d14952fc9194d65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb313f9382a4f7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec45010876f34f0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05efe58f46c947cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb313f9382a4f7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree2f8b5ea7714702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec45010876f34f0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>97,130</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,670</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...354 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,870</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>