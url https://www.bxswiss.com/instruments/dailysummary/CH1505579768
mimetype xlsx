--- v8 (2026-10-01)
+++ v9 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d14952fc9194d65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd70410b3eb074280" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec45010876f34f0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77804013b0484508"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree2f8b5ea7714702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec45010876f34f0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a7dccc9aa73455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77804013b0484508" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>