--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9233f57facca49d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80b929f85c8e4221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30dc816ecaba4ad4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86606cba001c4312"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbebfd00e66a84aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30dc816ecaba4ad4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b70c580184b4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86606cba001c4312" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>98,800</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,110</x:t>
-[...362 lines deleted...]
-          <x:t>95,350</x:t>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,940</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>94,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>