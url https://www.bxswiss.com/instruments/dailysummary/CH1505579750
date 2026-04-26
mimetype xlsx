--- v2 (2026-04-03)
+++ v3 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80b929f85c8e4221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8e39704b7944bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86606cba001c4312"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref74a7c889104908"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b70c580184b4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86606cba001c4312" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb95ca675cbd94f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref74a7c889104908" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,340</x:t>
-[...21 lines deleted...]
-          <x:t>92,400</x:t>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,980</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>88,270</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,560</x:t>
-[...112 lines deleted...]
-          <x:t>92,000</x:t>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>