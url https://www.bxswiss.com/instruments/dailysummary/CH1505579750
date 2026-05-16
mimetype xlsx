--- v3 (2026-04-26)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8e39704b7944bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e0383a4dbe44e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref74a7c889104908"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44a1e1c304f14a7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb95ca675cbd94f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref74a7c889104908" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd24614c7dafd442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44a1e1c304f14a7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>88,270</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,560</x:t>
-[...26 lines deleted...]
-          <x:t>88,030</x:t>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>93,820</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>89,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>