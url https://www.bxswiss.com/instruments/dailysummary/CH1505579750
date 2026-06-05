--- v4 (2026-05-16)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e0383a4dbe44e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd062a7b3935c4911" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44a1e1c304f14a7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R381f09ef8e32435b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd24614c7dafd442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44a1e1c304f14a7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3ac7363989241e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R381f09ef8e32435b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>93,030</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>92,660</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>89,130</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>