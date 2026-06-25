--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd062a7b3935c4911" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bc67301b6f1433b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R381f09ef8e32435b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40201404f6694de9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3ac7363989241e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R381f09ef8e32435b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa1732cf3a56421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40201404f6694de9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>86,720</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,430</x:t>
-[...97 lines deleted...]
-          <x:t>93,100</x:t>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,460</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>89,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>93,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>