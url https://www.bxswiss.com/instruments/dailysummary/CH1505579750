--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bc67301b6f1433b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc311bc7ffb8e494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40201404f6694de9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab066358c716448e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa1732cf3a56421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40201404f6694de9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R309b7f12de5649b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab066358c716448e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>89,530</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>87,960</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,720</x:t>
-[...53 lines deleted...]
-          <x:t>84,660</x:t>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>83,820</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>