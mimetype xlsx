--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc311bc7ffb8e494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28f7369f62444466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab066358c716448e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R488d646932344163"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R309b7f12de5649b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab066358c716448e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R781195b8f9794624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R488d646932344163" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>86,320</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,010</x:t>
-[...178 lines deleted...]
-          <x:t>87,650</x:t>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,750</x:t>
-[...134 lines deleted...]
-          <x:t>85,760</x:t>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>