--- v8 (2026-08-04)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28f7369f62444466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ae38f6221d4697" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R488d646932344163"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1647e0343d124683"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R781195b8f9794624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R488d646932344163" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ee51d1c8c6f4513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1647e0343d124683" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>87,650</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,750</x:t>
-[...474 lines deleted...]
-        <x:is>
           <x:t>85,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,930</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>