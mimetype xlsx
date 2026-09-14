--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ae38f6221d4697" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a13aca8fdb4ca4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1647e0343d124683"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7a183250ee14f39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ee51d1c8c6f4513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1647e0343d124683" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dc37860f3414ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7a183250ee14f39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>