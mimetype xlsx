--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc1f200a641480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c3274e7b85b4e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7973bc136a740cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2abe969174424e87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bc698872c1c4c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7973bc136a740cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08b1302d476f4592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2abe969174424e87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.80% p.a. Barrier Reverse Convertible on Micron Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>97,400</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...526 lines deleted...]
-          <x:t>100,210</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,760</x:t>
-        </x:is>
-[...84 lines deleted...]
-          <x:t>101,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>