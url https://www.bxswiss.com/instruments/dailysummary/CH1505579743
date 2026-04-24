--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c3274e7b85b4e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464a8e11e2f14d5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2abe969174424e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1330b5c77ade4d68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08b1302d476f4592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2abe969174424e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f289cb52a754f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1330b5c77ade4d68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.80% p.a. Barrier Reverse Convertible on Micron Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,410</x:t>
-[...232 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,755</x:t>
-[...306 lines deleted...]
-          <x:t>98,760</x:t>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>