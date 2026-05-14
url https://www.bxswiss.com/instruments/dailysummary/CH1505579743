--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464a8e11e2f14d5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3353cf7c9c464160" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1330b5c77ade4d68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a9a97f7544e4aff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f289cb52a754f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1330b5c77ade4d68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68e670270ad04728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a9a97f7544e4aff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.80% p.a. Barrier Reverse Convertible on Micron Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,895</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,745</x:t>
-[...313 lines deleted...]
-          <x:t>102,540</x:t>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,140</x:t>
-[...247 lines deleted...]
-          <x:t>100,675</x:t>
+          <x:t>102,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>