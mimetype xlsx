--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3353cf7c9c464160" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14b60a62a45147cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a9a97f7544e4aff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b6d610bf8584707"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68e670270ad04728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a9a97f7544e4aff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb393e44993bb432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b6d610bf8584707" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.80% p.a. Barrier Reverse Convertible on Micron Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>103,845</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,505</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>103,895</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,705</x:t>
-[...21 lines deleted...]
-          <x:t>104,440</x:t>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,105</x:t>
-[...6 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,980</x:t>
-[...387 lines deleted...]
-          <x:t>102,850</x:t>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>