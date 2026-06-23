--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14b60a62a45147cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf66a66e2a71149b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b6d610bf8584707"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42fbc72906004d51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb393e44993bb432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b6d610bf8584707" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb33609bae3ce4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42fbc72906004d51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.80% p.a. Barrier Reverse Convertible on Micron Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>