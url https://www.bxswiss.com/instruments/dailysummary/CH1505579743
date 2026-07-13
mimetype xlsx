--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf66a66e2a71149b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba775f468d40455a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42fbc72906004d51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17cfe56723544e7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb33609bae3ce4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42fbc72906004d51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1c3fc47c49d46ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17cfe56723544e7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.80% p.a. Barrier Reverse Convertible on Micron Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,400</x:t>
-[...232 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>104,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>104,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,335</x:t>
-[...38 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,530</x:t>
-[...58 lines deleted...]
-          <x:t>104,480</x:t>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>