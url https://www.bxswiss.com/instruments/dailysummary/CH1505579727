--- v0 (2026-02-21)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4f81d927ac24359" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8976eaba8b4d87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aa0e5e4259f4298"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7345b0470ce84bb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7e9be1699d8401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aa0e5e4259f4298" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9ae90541dc84b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7345b0470ce84bb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,626 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...33 lines deleted...]
-          <x:t>23.01.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,735</x:t>
-[...4 lines deleted...]
-          <x:t>100,340</x:t>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>100,390</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,750</x:t>
-[...65 lines deleted...]
-          <x:t>30.01.2026</x:t>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,400</x:t>
-[...124 lines deleted...]
-          <x:t>06.02.2026</x:t>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,280</x:t>
-[...259 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,660</x:t>
-[...9 lines deleted...]
-          <x:t>95,270</x:t>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>