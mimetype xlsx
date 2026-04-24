--- v1 (2026-04-03)
+++ v2 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8976eaba8b4d87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946a48ddf97c4f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7345b0470ce84bb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50663d8ab4854e0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9ae90541dc84b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7345b0470ce84bb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42591a306bc74742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50663d8ab4854e0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,855</x:t>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,380</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>100,580</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>97,800</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>