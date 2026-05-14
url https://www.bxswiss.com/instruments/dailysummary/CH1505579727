--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946a48ddf97c4f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R182c61fdf6744c93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50663d8ab4854e0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R105b8877f3b94d0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42591a306bc74742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50663d8ab4854e0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ab244ff5eb34f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R105b8877f3b94d0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>97,780</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,860</x:t>
-[...4 lines deleted...]
-          <x:t>97,700</x:t>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>97,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>95,950</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>97,900</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>