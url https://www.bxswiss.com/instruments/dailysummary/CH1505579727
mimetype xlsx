--- v3 (2026-05-14)
+++ v4 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R182c61fdf6744c93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c4db23e36f644ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R105b8877f3b94d0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re907a14d3e874114"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ab244ff5eb34f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R105b8877f3b94d0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2a6626d24ff4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re907a14d3e874114" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,950</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>97,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...46 lines deleted...]
-          <x:t>95,570</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>