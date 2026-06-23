--- v4 (2026-06-03)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c4db23e36f644ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d662af353c34033" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re907a14d3e874114"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re15c988c7a284250"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2a6626d24ff4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re907a14d3e874114" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ae2155e89964eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re15c988c7a284250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>97,370</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>93,620</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...100 lines deleted...]
-          <x:t>96,350</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>