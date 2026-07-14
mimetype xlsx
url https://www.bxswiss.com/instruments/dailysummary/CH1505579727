--- v5 (2026-06-23)
+++ v6 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d662af353c34033" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra46bc0c1b7b84cb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re15c988c7a284250"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R873e485153344ede"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ae2155e89964eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re15c988c7a284250" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc2c94ac22a945eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R873e485153344ede" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>93,620</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,790</x:t>
-[...345 lines deleted...]
-          <x:t>93,680</x:t>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>93,520</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>