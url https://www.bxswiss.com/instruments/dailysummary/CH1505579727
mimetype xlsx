--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra46bc0c1b7b84cb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f6199ad5e7489d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R873e485153344ede"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86600fb1fb004e49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc2c94ac22a945eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R873e485153344ede" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re57a7920dbc7484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86600fb1fb004e49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,970</x:t>
-[...414 lines deleted...]
-          <x:t>96,270</x:t>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>