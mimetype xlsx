--- v7 (2026-08-03)
+++ v8 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f6199ad5e7489d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d7b9567434d4a1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86600fb1fb004e49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73927a468be84368"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re57a7920dbc7484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86600fb1fb004e49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f4456e7f2fd41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73927a468be84368" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>94,940</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>