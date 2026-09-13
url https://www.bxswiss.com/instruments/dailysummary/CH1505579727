--- v8 (2026-08-23)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d7b9567434d4a1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b7ec0d8dc5c460a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73927a468be84368"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025ab043ebb0457f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f4456e7f2fd41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73927a468be84368" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra97e04a536674386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025ab043ebb0457f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>98,380</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>