--- v1 (2026-03-14)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefaf786af424c63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9686fd3f87874939" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe27dff801d24ba2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re596b99629794e25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R682ff91cee8242a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe27dff801d24ba2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cd2f46904cf4d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re596b99629794e25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...414 lines deleted...]
-          <x:t>103,020</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>10.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,460</x:t>
-[...90 lines deleted...]
-          <x:t>102,450</x:t>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>