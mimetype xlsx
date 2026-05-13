--- v2 (2026-04-23)
+++ v3 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9686fd3f87874939" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7078d1f05e7e465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re596b99629794e25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f40591cd3f84d95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cd2f46904cf4d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re596b99629794e25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96dec13230344a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f40591cd3f84d95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>