--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7078d1f05e7e465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3feb5285e8774b54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f40591cd3f84d95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf6c99dc46941d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96dec13230344a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f40591cd3f84d95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R832b93a23dfd4ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf6c99dc46941d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>94,830</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,700</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>95,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>