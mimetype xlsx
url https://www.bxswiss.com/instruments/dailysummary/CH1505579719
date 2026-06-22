--- v4 (2026-06-02)
+++ v5 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3feb5285e8774b54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0dbaf6122574c38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf6c99dc46941d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d04b28fa700476f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R832b93a23dfd4ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf6c99dc46941d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18736accfa644d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d04b28fa700476f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,230</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,230</x:t>
-[...43 lines deleted...]
-          <x:t>95,560</x:t>
+          <x:t>95,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>95,380</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>96,420</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,270</x:t>
-        </x:is>
-[...408 lines deleted...]
-          <x:t>95,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>