--- v5 (2026-06-22)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0dbaf6122574c38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbac65c00c10e45db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d04b28fa700476f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad73093d018d41c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18736accfa644d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d04b28fa700476f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfa64cdd37fd4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad73093d018d41c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>95,380</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...477 lines deleted...]
-          <x:t>94,590</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>