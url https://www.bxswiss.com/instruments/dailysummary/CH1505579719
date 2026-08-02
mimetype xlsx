--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbac65c00c10e45db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbce3c73f68734f27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad73093d018d41c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd3d4cd8ada9494e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfa64cdd37fd4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad73093d018d41c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3200b91fc66d47b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd3d4cd8ada9494e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>93,500</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>95,650</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>