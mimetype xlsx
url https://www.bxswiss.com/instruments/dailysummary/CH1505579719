--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbce3c73f68734f27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c7014ced1784db8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd3d4cd8ada9494e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82291aa2269f49d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3200b91fc66d47b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd3d4cd8ada9494e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09a71b7574f148e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82291aa2269f49d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>95,270</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>97,810</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,760</x:t>
-[...43 lines deleted...]
-          <x:t>98,060</x:t>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,790</x:t>
-[...512 lines deleted...]
-          <x:t>96,330</x:t>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>