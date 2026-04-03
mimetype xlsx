--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2aec32f8b214b9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6498d903f8f44726" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff383d8352274afa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2579ecc896c4017"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b164baff6a44ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff383d8352274afa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e9b17f7c71c4a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2579ecc896c4017" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>100,240</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>99,790</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,620</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>100,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,140</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>98,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>