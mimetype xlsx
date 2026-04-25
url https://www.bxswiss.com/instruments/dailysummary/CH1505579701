--- v1 (2026-04-03)
+++ v2 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6498d903f8f44726" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf135bde4ffbf4118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2579ecc896c4017"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra24e46aa158143c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e9b17f7c71c4a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2579ecc896c4017" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re67543721ac7407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra24e46aa158143c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>100,855</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>98,790</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,640</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>98,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>96,030</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,220</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>97,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>