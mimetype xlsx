--- v2 (2026-04-25)
+++ v3 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf135bde4ffbf4118" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914003454c2f429b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra24e46aa158143c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72dd06dfe70b413d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re67543721ac7407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra24e46aa158143c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11537b143e9249e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72dd06dfe70b413d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>94,360</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>94,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>94,970</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...381 lines deleted...]
-          <x:t>23.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,430</x:t>
-[...36 lines deleted...]
-          <x:t>97,220</x:t>
+          <x:t>95,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>