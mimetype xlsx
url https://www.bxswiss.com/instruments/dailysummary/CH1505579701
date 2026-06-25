--- v3 (2026-06-05)
+++ v4 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914003454c2f429b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe43906aca04c2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72dd06dfe70b413d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6393d5a00848451d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11537b143e9249e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72dd06dfe70b413d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R315f74772871496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6393d5a00848451d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>94,480</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>94,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>21.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,050</x:t>
-[...252 lines deleted...]
-          <x:t>95,840</x:t>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>