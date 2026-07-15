--- v4 (2026-06-25)
+++ v5 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe43906aca04c2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ab820dcee1846e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6393d5a00848451d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc85e683462304ddd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R315f74772871496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6393d5a00848451d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2013f0bb52b94bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc85e683462304ddd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>94,270</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>09.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,470</x:t>
-[...4 lines deleted...]
-          <x:t>90,850</x:t>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>94,430</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>90,910</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>