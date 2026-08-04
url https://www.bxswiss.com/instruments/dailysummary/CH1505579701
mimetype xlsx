--- v5 (2026-07-15)
+++ v6 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ab820dcee1846e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6111c0b4aa5a407c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc85e683462304ddd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e102e38954f46b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2013f0bb52b94bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc85e683462304ddd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29c462f57cd1450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e102e38954f46b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>94,430</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>92,460</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,370</x:t>
-[...38 lines deleted...]
-          <x:t>90,910</x:t>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>93,510</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,620</x:t>
-[...70 lines deleted...]
-          <x:t>91,720</x:t>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,300</x:t>
-[...80 lines deleted...]
-          <x:t>92,570</x:t>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>