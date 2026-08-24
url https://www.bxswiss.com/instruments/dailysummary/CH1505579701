--- v6 (2026-08-04)
+++ v7 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6111c0b4aa5a407c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R051053f2ffac489d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e102e38954f46b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1759c8a867544b37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29c462f57cd1450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e102e38954f46b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R085e6ca007ad4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1759c8a867544b37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>91,720</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,300</x:t>
-[...447 lines deleted...]
-        <x:is>
           <x:t>91,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>