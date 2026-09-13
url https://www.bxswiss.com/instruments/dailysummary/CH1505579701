--- v7 (2026-08-24)
+++ v8 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R051053f2ffac489d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radc136f806114d46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1759c8a867544b37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R935c5e3dc231425a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R085e6ca007ad4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1759c8a867544b37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2442f6fc8cc4e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R935c5e3dc231425a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>