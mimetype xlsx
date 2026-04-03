--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e06084f1b424bc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2be953e058934357" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red63b71d93d94935"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4cd757903d94698"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4659aa7e0e2f481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red63b71d93d94935" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a88e7208ea4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4cd757903d94698" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>100,050</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>99,160</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,750</x:t>
-[...502 lines deleted...]
-          <x:t>98,430</x:t>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,080</x:t>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>