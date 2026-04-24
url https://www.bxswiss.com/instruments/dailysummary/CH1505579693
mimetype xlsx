--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2be953e058934357" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a93ec17c79f4b28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4cd757903d94698"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74c2440edc7f4eba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a88e7208ea4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4cd757903d94698" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a2efccf0c5c4e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74c2440edc7f4eba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>99,770</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,350</x:t>
-[...281 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,190</x:t>
-[...171 lines deleted...]
-          <x:t>97,950</x:t>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>