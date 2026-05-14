--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a93ec17c79f4b28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7db370094964a36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74c2440edc7f4eba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d650671790049e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a2efccf0c5c4e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74c2440edc7f4eba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18044db3782a4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d650671790049e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>96,220</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,010</x:t>
-[...75 lines deleted...]
-          <x:t>97,600</x:t>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,770</x:t>
-[...458 lines deleted...]
-          <x:t>96,780</x:t>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>