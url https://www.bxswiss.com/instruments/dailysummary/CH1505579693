--- v4 (2026-05-14)
+++ v5 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7db370094964a36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7abc9e3268b4376" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d650671790049e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d7942ba878e4dbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18044db3782a4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d650671790049e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R144e39070e1b406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d7942ba878e4dbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>87,590</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>