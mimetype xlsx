--- v5 (2026-06-15)
+++ v6 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7abc9e3268b4376" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb96567b8f2224be2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d7942ba878e4dbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb040d2c28204f2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R144e39070e1b406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d7942ba878e4dbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1aa9e76d3fd4113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb040d2c28204f2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...60 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,840</x:t>
-[...26 lines deleted...]
-          <x:t>92,120</x:t>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,740</x:t>
-[...21 lines deleted...]
-          <x:t>91,480</x:t>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>92,650</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>91,170</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>91,490</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>