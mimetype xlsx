--- v6 (2026-07-05)
+++ v7 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb96567b8f2224be2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c4b82edc9ab47ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb040d2c28204f2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6585d232cd943c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1aa9e76d3fd4113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb040d2c28204f2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd01a033545fc4e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6585d232cd943c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>91,040</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,990</x:t>
-[...119 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,430</x:t>
-[...112 lines deleted...]
-          <x:t>90,760</x:t>
+          <x:t>92,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>94,030</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>