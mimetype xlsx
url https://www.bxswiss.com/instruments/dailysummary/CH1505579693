--- v7 (2026-07-26)
+++ v8 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c4b82edc9ab47ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dbc063bdc474b7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6585d232cd943c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73ec1361c47c4d55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd01a033545fc4e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6585d232cd943c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R054b350e27e44cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73ec1361c47c4d55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,410</x:t>
-[...16 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>92,470</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>