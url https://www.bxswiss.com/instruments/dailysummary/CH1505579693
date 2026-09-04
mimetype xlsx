--- v8 (2026-08-15)
+++ v9 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dbc063bdc474b7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445e78e31da74c18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73ec1361c47c4d55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R610254af7f40422a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R054b350e27e44cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73ec1361c47c4d55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R910617efc1234f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R610254af7f40422a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,930</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>93,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,140</x:t>
-[...6 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,970</x:t>
-[...544 lines deleted...]
-          <x:t>96,720</x:t>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>