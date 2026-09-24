--- v9 (2026-09-04)
+++ v10 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445e78e31da74c18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda6b823eeb684d72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R610254af7f40422a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8b63a717d941bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R910617efc1234f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R610254af7f40422a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2bb6e47657d4914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8b63a717d941bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>93,570</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...595 lines deleted...]
-          <x:t>95,560</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>