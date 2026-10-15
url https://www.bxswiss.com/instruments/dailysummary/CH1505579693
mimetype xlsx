--- v10 (2026-09-24)
+++ v11 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda6b823eeb684d72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bc2ce82072c40f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8b63a717d941bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28d71dc4c34b48b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2bb6e47657d4914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8b63a717d941bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78ed0965dade4d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28d71dc4c34b48b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>92,760</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,730</x:t>
-[...215 lines deleted...]
-          <x:t>91,720</x:t>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>