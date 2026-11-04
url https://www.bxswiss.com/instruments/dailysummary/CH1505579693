--- v11 (2026-10-15)
+++ v12 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bc2ce82072c40f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb35d06982a14527" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28d71dc4c34b48b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1f6750bcf6840db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78ed0965dade4d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28d71dc4c34b48b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc828f57f2df4db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1f6750bcf6840db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Alcon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505579693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,040</x:t>
-[...576 lines deleted...]
-          <x:t>91,090</x:t>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>