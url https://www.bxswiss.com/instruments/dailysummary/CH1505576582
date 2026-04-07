--- v2 (2026-03-18)
+++ v3 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race6e89f079d44b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1478a430199e42a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80cf93b104fc461a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3164705482e4cf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7b8c0c6c5b3400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80cf93b104fc461a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2012abb4468f42e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3164705482e4cf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>98,570</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,290</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>98,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,280</x:t>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>