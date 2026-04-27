--- v3 (2026-04-07)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1478a430199e42a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c2f9b377ede4371" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3164705482e4cf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re38cc924dfd941d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2012abb4468f42e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3164705482e4cf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69394bf0a68944d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re38cc924dfd941d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>100,120</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>11.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,295</x:t>
-[...58 lines deleted...]
-          <x:t>98,450</x:t>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>99,420</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>97,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>