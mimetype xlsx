--- v4 (2026-04-27)
+++ v5 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c2f9b377ede4371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cdf2038e2064e88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re38cc924dfd941d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R755b74acb471485a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69394bf0a68944d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re38cc924dfd941d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aae2db7f9e24c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R755b74acb471485a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>99,370</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,270</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>97,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,080</x:t>
-[...58 lines deleted...]
-          <x:t>97,230</x:t>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>