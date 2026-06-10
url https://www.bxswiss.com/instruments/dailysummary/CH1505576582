--- v5 (2026-05-21)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cdf2038e2064e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d4a86ea7ef44b22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R755b74acb471485a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re208d29d966444bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aae2db7f9e24c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R755b74acb471485a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb45a0c85dfc94b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re208d29d966444bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>98,420</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,180</x:t>
-[...335 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,685</x:t>
-[...198 lines deleted...]
-          <x:t>98,630</x:t>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>