--- v6 (2026-06-10)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d4a86ea7ef44b22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59c2597c114747e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re208d29d966444bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62f3f35043034f24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb45a0c85dfc94b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re208d29d966444bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re20af850765a4004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62f3f35043034f24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,685</x:t>
-[...332 lines deleted...]
-        <x:is>
           <x:t>99,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>98,840</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,160</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>