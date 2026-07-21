--- v7 (2026-06-30)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59c2597c114747e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b1f355aa7b74bbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62f3f35043034f24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8207c72534b041c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re20af850765a4004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62f3f35043034f24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1f49cc7c60f4b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8207c72534b041c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>