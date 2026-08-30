--- v8 (2026-07-21)
+++ v9 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b1f355aa7b74bbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda5effc37ac4721" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8207c72534b041c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bac3214f32c4cb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1f49cc7c60f4b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8207c72534b041c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb2eecb6c8f94d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bac3214f32c4cb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>96,600</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,130</x:t>
-[...539 lines deleted...]
-          <x:t>86,900</x:t>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>