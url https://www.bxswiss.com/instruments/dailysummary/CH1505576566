--- v2 (2026-03-30)
+++ v3 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89f13aeec954ce7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d0906d713844cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R817b39478efe4588"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0918812f301e4493"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1b5acfc6d93405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R817b39478efe4588" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdea9163e6f04d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0918812f301e4493" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on ASML</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>102,730</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>100,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>100,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,230</x:t>
-        </x:is>
-[...143 lines deleted...]
-          <x:t>98,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>