--- v3 (2026-04-19)
+++ v4 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d0906d713844cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c053548d68e4257" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0918812f301e4493"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref53f6f852644706"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdea9163e6f04d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0918812f301e4493" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redabb4a91d6a42e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref53f6f852644706" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on ASML</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>99,090</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>98,420</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,690</x:t>
-[...463 lines deleted...]
-          <x:t>100,230</x:t>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>