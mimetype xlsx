--- v4 (2026-05-09)
+++ v5 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c053548d68e4257" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67862c967424712" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref53f6f852644706"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe2d11a4608845e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redabb4a91d6a42e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref53f6f852644706" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref9d33c4e4194add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe2d11a4608845e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on ASML</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>100,040</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>102,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,240</x:t>
-[...11 lines deleted...]
-          <x:t>101,655</x:t>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,565</x:t>
-[...490 lines deleted...]
-          <x:t>101,035</x:t>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>