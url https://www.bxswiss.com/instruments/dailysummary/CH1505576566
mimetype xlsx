--- v5 (2026-05-29)
+++ v6 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67862c967424712" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6669f7a409b4693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe2d11a4608845e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb3c37fec3154dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref9d33c4e4194add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe2d11a4608845e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad75bff63d574cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb3c37fec3154dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on ASML</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>