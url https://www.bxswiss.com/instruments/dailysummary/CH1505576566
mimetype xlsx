--- v6 (2026-06-19)
+++ v7 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6669f7a409b4693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re13e0d5d5d894ce5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb3c37fec3154dfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0be5f48f8a5642c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad75bff63d574cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb3c37fec3154dfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R908f83a0ac56448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0be5f48f8a5642c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on ASML</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,240</x:t>
-[...70 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,540</x:t>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>