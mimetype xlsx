--- v0 (2026-02-22)
+++ v1 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9933568bd1294f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb935bea0be8e48ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R256360417eb74b4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe7b7b12a1ea4137"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e791d4d81a54c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R256360417eb74b4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c6272aeab494962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe7b7b12a1ea4137" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...311 lines deleted...]
-          <x:t>91,530</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,870</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,210</x:t>
-[...85 lines deleted...]
-          <x:t>93,020</x:t>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>96,940</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,560</x:t>
-[...53 lines deleted...]
-          <x:t>97,800</x:t>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>