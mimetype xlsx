--- v1 (2026-04-04)
+++ v2 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb935bea0be8e48ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R815f1726d17a49cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe7b7b12a1ea4137"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dce9db5cf884d45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c6272aeab494962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe7b7b12a1ea4137" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9047236a2d44629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dce9db5cf884d45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>94,550</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,370</x:t>
-[...249 lines deleted...]
-          <x:t>23.03.2026</x:t>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,940</x:t>
-[...225 lines deleted...]
-          <x:t>91,840</x:t>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>