--- v2 (2026-04-26)
+++ v3 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R815f1726d17a49cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3bc544bc65b4d93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dce9db5cf884d45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R994b0e68ca684f4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9047236a2d44629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dce9db5cf884d45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra83897dd795845ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R994b0e68ca684f4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>