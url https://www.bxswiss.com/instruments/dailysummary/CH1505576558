--- v3 (2026-05-20)
+++ v4 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3bc544bc65b4d93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf1446575bb24b88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R994b0e68ca684f4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R940f39bd0b84448f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra83897dd795845ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R994b0e68ca684f4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd47e91afac334102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R940f39bd0b84448f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,50 +312,401 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>