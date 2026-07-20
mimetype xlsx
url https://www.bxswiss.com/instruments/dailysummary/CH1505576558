--- v4 (2026-06-10)
+++ v5 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf1446575bb24b88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc33d336ade1348ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R940f39bd0b84448f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb07669e1fd514445"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd47e91afac334102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R940f39bd0b84448f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8af96ed97eb24a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb07669e1fd514445" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...532 lines deleted...]
-          <x:t>66,795</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>