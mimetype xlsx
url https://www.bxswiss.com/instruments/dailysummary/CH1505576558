--- v5 (2026-07-20)
+++ v6 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc33d336ade1348ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1b2b084ab0c469c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb07669e1fd514445"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re04d305828cc4cb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8af96ed97eb24a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb07669e1fd514445" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20c5aa98bce54c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re04d305828cc4cb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...132 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>