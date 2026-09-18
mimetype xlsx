--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f030f83582d4c7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2065629b6b4891" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabda4787242d4bde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72466f3366d841a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4226aced104e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabda4787242d4bde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28e7f82add544192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72466f3366d841a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>