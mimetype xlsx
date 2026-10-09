--- v10 (2026-09-18)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2065629b6b4891" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f4759bcc80044b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72466f3366d841a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68aec45493b04ef8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28e7f82add544192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72466f3366d841a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66c6f937bc3148f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68aec45493b04ef8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>101,075</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>101,005</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,845</x:t>
-[...274 lines deleted...]
-          <x:t>101,085</x:t>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>