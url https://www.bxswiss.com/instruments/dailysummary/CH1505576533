--- v11 (2026-10-09)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f4759bcc80044b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76fa53862561420a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68aec45493b04ef8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7fd7c6a49b44ef9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66c6f937bc3148f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68aec45493b04ef8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9275ca08f5f54a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7fd7c6a49b44ef9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>100,050</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>100,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>101,255</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>