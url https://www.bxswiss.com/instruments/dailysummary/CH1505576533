--- v2 (2026-03-18)
+++ v3 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R626ab5fa46014a50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33bddcb6856a4a30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b60db1893bf40b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66d1da79fb7c4ad7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c4e022f997b489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b60db1893bf40b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca441e8796cc4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66d1da79fb7c4ad7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>99,310</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>100,360</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,390</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,840</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>