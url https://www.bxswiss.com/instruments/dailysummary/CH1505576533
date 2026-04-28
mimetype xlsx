--- v3 (2026-04-07)
+++ v4 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33bddcb6856a4a30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R831597cc97174904" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66d1da79fb7c4ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7567e6fc0d9a412f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca441e8796cc4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66d1da79fb7c4ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R368e7f2242a54f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7567e6fc0d9a412f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>95,110</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,370</x:t>
-[...166 lines deleted...]
-          <x:t>96,420</x:t>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>