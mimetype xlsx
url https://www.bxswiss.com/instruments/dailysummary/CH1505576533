--- v4 (2026-04-28)
+++ v5 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R831597cc97174904" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6e807a48324cac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7567e6fc0d9a412f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b6c2e72d52f4bd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R368e7f2242a54f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7567e6fc0d9a412f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabeb273a83294bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b6c2e72d52f4bd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>95,320</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>98,180</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,980</x:t>
-[...11 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,810</x:t>
-[...252 lines deleted...]
-          <x:t>96,130</x:t>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>