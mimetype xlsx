--- v5 (2026-05-20)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6e807a48324cac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a0f2af937f43e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b6c2e72d52f4bd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re50442599048496b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabeb273a83294bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b6c2e72d52f4bd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65b7acaede064f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re50442599048496b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>95,630</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>98,460</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,630</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>97,670</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>