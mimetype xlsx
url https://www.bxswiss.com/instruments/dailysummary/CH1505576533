--- v6 (2026-06-10)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a0f2af937f43e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R780c701a572f4127" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re50442599048496b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74e808bc32dc4adf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65b7acaede064f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re50442599048496b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ffac2fd193d4920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74e808bc32dc4adf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,158 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>98,390</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>13.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,112 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>