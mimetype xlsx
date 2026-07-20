--- v7 (2026-06-13)
+++ v8 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R780c701a572f4127" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R654ccd129e60404a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74e808bc32dc4adf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad4aa4334f984053"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ffac2fd193d4920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74e808bc32dc4adf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9df015fd83614c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad4aa4334f984053" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>93,070</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>