--- v8 (2026-07-20)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R654ccd129e60404a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f030f83582d4c7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad4aa4334f984053"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabda4787242d4bde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9df015fd83614c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad4aa4334f984053" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4226aced104e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabda4787242d4bde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,890</x:t>
-[...549 lines deleted...]
-          <x:t>86,730</x:t>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>