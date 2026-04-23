--- v2 (2026-03-14)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c995908718f43bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref382bd71c5e4de6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68164ba0309d4792"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe8d149c57074647"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a8a0d61241d4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68164ba0309d4792" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08982eda5c044614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe8d149c57074647" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.60% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...284 lines deleted...]
-          <x:t>95,410</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.02.2026</x:t>
-[...343 lines deleted...]
-          <x:t>94,960</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>