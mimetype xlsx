--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref382bd71c5e4de6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f0d7ffa47004a31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe8d149c57074647"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6c9cccd1cb24fd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08982eda5c044614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe8d149c57074647" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e0ab3e9cdd43cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6c9cccd1cb24fd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.60% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>100,560</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>101,725</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,685</x:t>
-[...80 lines deleted...]
-          <x:t>103,235</x:t>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>101,755</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>