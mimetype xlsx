--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f0d7ffa47004a31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01727cbf45e4169" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6c9cccd1cb24fd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e92a6ac62614d5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e0ab3e9cdd43cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6c9cccd1cb24fd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47a67b858bb64770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e92a6ac62614d5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.60% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>103,235</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,235</x:t>
-[...421 lines deleted...]
-          <x:t>103,545</x:t>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>103,625</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,625</x:t>
-[...31 lines deleted...]
-          <x:t>103,585</x:t>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>