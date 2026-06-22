--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01727cbf45e4169" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a2af1a121e465e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e92a6ac62614d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re17ea9b1bbc94909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47a67b858bb64770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e92a6ac62614d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68435101a202484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re17ea9b1bbc94909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.60% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>