--- v6 (2026-06-22)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a2af1a121e465e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b7e985b3b694a93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re17ea9b1bbc94909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6e07561b10f4fe4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68435101a202484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re17ea9b1bbc94909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R474aa400ab6a4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6e07561b10f4fe4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.60% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>103,835</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,915</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>