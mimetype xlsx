--- v1 (2026-03-14)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1ff81ef53fd4836" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c5b35dbe694165" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3098179e7644d6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a5b810f4bc645ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a229fea15394b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3098179e7644d6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4517faa7c0dc480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a5b810f4bc645ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,835</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,750</x:t>
-[...80 lines deleted...]
-          <x:t>101,825</x:t>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>101,795</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...424 lines deleted...]
-          <x:t>101,115</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>