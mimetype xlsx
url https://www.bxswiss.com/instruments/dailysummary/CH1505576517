--- v2 (2026-04-23)
+++ v3 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c5b35dbe694165" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d82b410003a48eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a5b810f4bc645ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabda8324076c4af0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4517faa7c0dc480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a5b810f4bc645ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab8c7b4b4c634a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabda8324076c4af0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>104,075</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,610</x:t>
-[...146 lines deleted...]
-          <x:t>101,255</x:t>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>103,125</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,110</x:t>
-[...21 lines deleted...]
-          <x:t>103,040</x:t>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>102,770</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>