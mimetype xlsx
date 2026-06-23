--- v3 (2026-05-14)
+++ v4 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d82b410003a48eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54f00dfe71aa4972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabda8324076c4af0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f1197f335b42bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab8c7b4b4c634a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabda8324076c4af0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46c05faa88cb4e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f1197f335b42bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...463 lines deleted...]
-          <x:t>102,990</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,805</x:t>
-[...112 lines deleted...]
-          <x:t>103,645</x:t>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>