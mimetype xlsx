--- v4 (2026-06-23)
+++ v5 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54f00dfe71aa4972" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca8593bfdc3484e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f1197f335b42bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R874e30b023cc4e7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46c05faa88cb4e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f1197f335b42bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f46db5cbaa4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R874e30b023cc4e7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>103,985</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,005</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>103,995</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,935</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>104,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>