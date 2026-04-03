--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb64d862c9114d86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06222439bf6945fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0d3d3ab352346e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3bbcdba553d4483"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1468da46205b4c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0d3d3ab352346e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f926db084e04d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3bbcdba553d4483" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>89,780</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,870</x:t>
-[...21 lines deleted...]
-          <x:t>86,460</x:t>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>85,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>