--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06222439bf6945fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racb3cf0cfc434ac0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3bbcdba553d4483"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c69fbadb2754ca4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f926db084e04d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3bbcdba553d4483" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa1a2b19a5ad4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c69fbadb2754ca4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>