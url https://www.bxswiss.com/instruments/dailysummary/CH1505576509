--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racb3cf0cfc434ac0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R281c65ba0338495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c69fbadb2754ca4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b63521b0c544ed5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa1a2b19a5ad4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c69fbadb2754ca4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37fbfa388f384ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b63521b0c544ed5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,330</x:t>
-[...85 lines deleted...]
-          <x:t>88,650</x:t>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,440</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>92,020</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>