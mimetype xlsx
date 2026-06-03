--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R281c65ba0338495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83f9cba4204a4a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b63521b0c544ed5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0125cebbd7d4446f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37fbfa388f384ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b63521b0c544ed5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R349b0fa64693456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0125cebbd7d4446f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,160</x:t>
-[...264 lines deleted...]
-          <x:t>90,250</x:t>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,560</x:t>
-[...11 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,580</x:t>
-[...85 lines deleted...]
-          <x:t>86,750</x:t>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>89,110</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>