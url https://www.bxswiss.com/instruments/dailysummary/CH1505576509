--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83f9cba4204a4a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3029844db1294bcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0125cebbd7d4446f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6da98c14238e4ba9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R349b0fa64693456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0125cebbd7d4446f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde5731c8d3c14f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6da98c14238e4ba9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>86,750</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...523 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>