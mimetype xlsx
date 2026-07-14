--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3029844db1294bcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be10114d3bf4188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6da98c14238e4ba9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f4b28481ad34ec5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde5731c8d3c14f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6da98c14238e4ba9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d5b77e2ebda4936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f4b28481ad34ec5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>84,880</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>