--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be10114d3bf4188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc097a8449354858" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f4b28481ad34ec5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabb242d2af284023"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d5b77e2ebda4936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f4b28481ad34ec5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4096ebe930ec48e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabb242d2af284023" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>