--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc097a8449354858" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cd0710fa0374e49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabb242d2af284023"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd08c32df5b9b4560"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4096ebe930ec48e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabb242d2af284023" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf202b1f023ac4b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd08c32df5b9b4560" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>