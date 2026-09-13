--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cd0710fa0374e49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c4a8eec5c34aee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd08c32df5b9b4560"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd505960f3f894e5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf202b1f023ac4b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd08c32df5b9b4560" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29dbaedeb8e64c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd505960f3f894e5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>