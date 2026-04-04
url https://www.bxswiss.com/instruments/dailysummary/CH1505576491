--- v1 (2026-03-14)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78624c2b32e64d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225b8c81c3624120" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fd87d315ae1403e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fb91afb582543c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R182303d221424ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fd87d315ae1403e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7671b7134ac4ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fb91afb582543c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,920</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>96,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,340</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>94,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,640</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>