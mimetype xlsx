--- v2 (2026-04-04)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225b8c81c3624120" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7355109735d94092" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fb91afb582543c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b060753bc13481a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7671b7134ac4ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fb91afb582543c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3abd641748644e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b060753bc13481a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,140</x:t>
-[...441 lines deleted...]
-          <x:t>89,920</x:t>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>