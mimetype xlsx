--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7355109735d94092" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50e674f296c94b0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b060753bc13481a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e938ad09be46d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3abd641748644e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b060753bc13481a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3887e916c86f4400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e938ad09be46d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,010</x:t>
-[...468 lines deleted...]
-          <x:t>91,740</x:t>
+          <x:t>88,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>