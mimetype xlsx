--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50e674f296c94b0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac2e415c71c40d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e938ad09be46d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81fe73f50d624241"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3887e916c86f4400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e938ad09be46d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7b5b0195dc84be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81fe73f50d624241" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>90,950</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>92,940</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,570</x:t>
-[...485 lines deleted...]
-          <x:t>88,820</x:t>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>