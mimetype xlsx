--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac2e415c71c40d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76901035f73f4735" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81fe73f50d624241"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08d633f263654cbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7b5b0195dc84be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81fe73f50d624241" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2efddceadfe146dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08d633f263654cbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>