--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76901035f73f4735" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bc6521f67a24856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08d633f263654cbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1cc41d1e7a146dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2efddceadfe146dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08d633f263654cbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7e6482a7bde45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1cc41d1e7a146dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>