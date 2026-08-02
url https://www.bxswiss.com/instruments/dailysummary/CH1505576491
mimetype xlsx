--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bc6521f67a24856" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a782d18d9234dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1cc41d1e7a146dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11052f9d24fb4374"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7e6482a7bde45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1cc41d1e7a146dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d4e1f545f694deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11052f9d24fb4374" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>98,550</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,890</x:t>
-[...141 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>100,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>