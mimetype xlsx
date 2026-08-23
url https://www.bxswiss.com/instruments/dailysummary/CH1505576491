--- v8 (2026-08-02)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a782d18d9234dba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R599607221d7e4686" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11052f9d24fb4374"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a5c7c4aca504cba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d4e1f545f694deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11052f9d24fb4374" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb4dd9c2e3914f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a5c7c4aca504cba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>98,470</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,780</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>99,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,800</x:t>
-[...43 lines deleted...]
-          <x:t>98,740</x:t>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,700</x:t>
-[...16 lines deleted...]
-          <x:t>99,100</x:t>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,730</x:t>
-[...70 lines deleted...]
-          <x:t>97,620</x:t>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,610</x:t>
-[...107 lines deleted...]
-          <x:t>97,710</x:t>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>