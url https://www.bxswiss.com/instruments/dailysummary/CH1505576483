--- v0 (2026-02-21)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R968e430ed55d4b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ba07bb5c5634ab0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cc230b7ec194fde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d91a9ce30da4609"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf39f2e4fb57411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cc230b7ec194fde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe2b35d3574b4436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d91a9ce30da4609" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...36 lines deleted...]
-          <x:t>98,000</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,910</x:t>
-[...119 lines deleted...]
-          <x:t>97,340</x:t>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,300</x:t>
-[...21 lines deleted...]
-          <x:t>96,320</x:t>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,440</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>96,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>102,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>