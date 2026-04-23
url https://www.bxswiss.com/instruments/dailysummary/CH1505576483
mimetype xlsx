--- v1 (2026-04-03)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ba07bb5c5634ab0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b35299d230949d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d91a9ce30da4609"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb6a3c89c34e4eea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe2b35d3574b4436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d91a9ce30da4609" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc923ab257e7e49b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb6a3c89c34e4eea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>97,990</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,230</x:t>
-[...183 lines deleted...]
-          <x:t>97,410</x:t>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,920</x:t>
-[...291 lines deleted...]
-          <x:t>95,780</x:t>
+          <x:t>95,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>