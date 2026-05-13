--- v2 (2026-04-23)
+++ v3 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b35299d230949d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb82b556a024a444f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb6a3c89c34e4eea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889923c1b8d14bc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc923ab257e7e49b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb6a3c89c34e4eea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c24ae30fa5e41ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889923c1b8d14bc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>93,430</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>97,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,480</x:t>
-[...215 lines deleted...]
-          <x:t>97,380</x:t>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>16.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,220</x:t>
-[...43 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,660</x:t>
-[...63 lines deleted...]
-          <x:t>96,250</x:t>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>