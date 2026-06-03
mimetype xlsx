--- v3 (2026-05-13)
+++ v4 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb82b556a024a444f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf1300264a7b492f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889923c1b8d14bc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa1b33241fdb4c2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c24ae30fa5e41ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889923c1b8d14bc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R834c7d46b2364609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa1b33241fdb4c2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...365 lines deleted...]
-          <x:t>94,280</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>95,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,040</x:t>
-[...193 lines deleted...]
-          <x:t>92,880</x:t>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>