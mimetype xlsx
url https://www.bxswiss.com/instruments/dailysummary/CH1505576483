--- v4 (2026-06-03)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf1300264a7b492f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a3ce7c19bd64b35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa1b33241fdb4c2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd77aa616b4014772"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R834c7d46b2364609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa1b33241fdb4c2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a670fbe9d6848a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd77aa616b4014772" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,240</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,040</x:t>
-[...156 lines deleted...]
-          <x:t>93,990</x:t>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,530</x:t>
-[...308 lines deleted...]
-          <x:t>94,820</x:t>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,770</x:t>
-[...58 lines deleted...]
-          <x:t>95,870</x:t>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>