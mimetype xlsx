--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a3ce7c19bd64b35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d105ef63ec74ce1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd77aa616b4014772"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R544d176ac1404118"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a670fbe9d6848a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd77aa616b4014772" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e4ea4bbf3e4213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R544d176ac1404118" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>94,820</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,770</x:t>
-[...97 lines deleted...]
-          <x:t>95,830</x:t>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,400</x:t>
-[...92 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,060</x:t>
-[...225 lines deleted...]
-          <x:t>97,150</x:t>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>