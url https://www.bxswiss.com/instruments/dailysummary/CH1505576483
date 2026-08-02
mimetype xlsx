--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d105ef63ec74ce1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R835496b267d84600" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R544d176ac1404118"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad1ab0d0eb94890"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e4ea4bbf3e4213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R544d176ac1404118" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f03697a3cae4450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad1ab0d0eb94890" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>98,370</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,180</x:t>
-[...366 lines deleted...]
-        <x:is>
           <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,740</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>