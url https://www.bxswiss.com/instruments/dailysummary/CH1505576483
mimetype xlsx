--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R835496b267d84600" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bae42ee7c8a461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad1ab0d0eb94890"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eb0a0e2d1e2445f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f03697a3cae4450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad1ab0d0eb94890" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf13c8d1ccb48e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eb0a0e2d1e2445f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>94,110</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,680</x:t>
-[...21 lines deleted...]
-          <x:t>95,240</x:t>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,190</x:t>
-[...404 lines deleted...]
-          <x:t>92,450</x:t>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>