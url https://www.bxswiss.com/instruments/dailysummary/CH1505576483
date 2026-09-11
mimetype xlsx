--- v8 (2026-08-22)
+++ v9 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bae42ee7c8a461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92ec149c94e64c61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eb0a0e2d1e2445f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R941cb4d7c48d48bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf13c8d1ccb48e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eb0a0e2d1e2445f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R765615322f9b4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R941cb4d7c48d48bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>92,400</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,000</x:t>
-[...16 lines deleted...]
-          <x:t>90,860</x:t>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,890</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>