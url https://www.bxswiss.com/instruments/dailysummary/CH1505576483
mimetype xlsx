--- v9 (2026-09-11)
+++ v10 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92ec149c94e64c61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2febe51be63e42ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R941cb4d7c48d48bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0583550a29ea4975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R765615322f9b4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R941cb4d7c48d48bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da825cd2aeb4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0583550a29ea4975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,490</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>84,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,960</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>