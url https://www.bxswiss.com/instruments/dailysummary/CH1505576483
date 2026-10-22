--- v10 (2026-10-02)
+++ v11 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2febe51be63e42ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1504e3a9c55c436d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0583550a29ea4975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9223187864a24c3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da825cd2aeb4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0583550a29ea4975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb931e00ac67c40a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9223187864a24c3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,50 +366,401 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>